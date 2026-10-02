--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,78 +56,78 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-80860</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>RYAN BATI CANO</t>
   </si>
   <si>
     <t>K5003-96494</t>
   </si>
   <si>
-    <t xml:space="preserve">CHESKA NOELLE VILLAREAL </t>
+    <t>CHESKA NOELLE VILLAREAL</t>
   </si>
   <si>
     <t>K7074-96185</t>
   </si>
   <si>
     <t>Charles a. Esteabillo</t>
   </si>
   <si>
     <t>K5002-95304</t>
   </si>
   <si>
-    <t xml:space="preserve">AMGFLORTNCE  LIUV IDO </t>
+    <t>AMGFLORTNCE  LIUV IDO</t>
   </si>
   <si>
     <t>K7121-82226</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>Emee Doreen M Magan</t>
   </si>
   <si>
     <t>K7016-81685</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHELLE RAMIREZ </t>
+    <t>RACHELLE RAMIREZ</t>
   </si>
   <si>
     <t>K7124-82250</t>
   </si>
   <si>
     <t>DIOSDADO PONCE</t>
   </si>
   <si>
     <t>K7068-84895</t>
   </si>
   <si>
     <t>NENITA TIMOTEO PANGAN</t>
   </si>
   <si>
     <t>K7123-94454</t>
   </si>
   <si>
     <t>ANGELO S. TORRES</t>
   </si>
   <si>
     <t>K7063-81785</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
@@ -164,57 +164,57 @@
   <si>
     <t>CHRISTIAN GUECO</t>
   </si>
   <si>
     <t>K7026-79379</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>Mario J Manalili</t>
   </si>
   <si>
     <t>K5002-95395</t>
   </si>
   <si>
     <t>JOANA MACAPAGAL</t>
   </si>
   <si>
     <t>K7123-80688</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MANUEL NAZAR </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALLAN BRYAN DAVID </t>
+    <t>MANUEL NAZAR</t>
+  </si>
+  <si>
+    <t>ENNEL JOHN MANDAP</t>
+  </si>
+  <si>
+    <t>ALLAN BRYAN DAVID</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>