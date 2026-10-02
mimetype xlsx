--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -71,105 +71,105 @@
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>LUZUIMINDA LOSA SAPNU</t>
   </si>
   <si>
     <t>K7063-96653</t>
   </si>
   <si>
     <t>ROSALIE FLORES</t>
   </si>
   <si>
     <t>K7073-77628</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Rudy Montemayor / Rosario Montemayor</t>
   </si>
   <si>
     <t>K7125-87711</t>
   </si>
   <si>
-    <t xml:space="preserve">Herminia Lansangan </t>
+    <t>Herminia Lansangan</t>
   </si>
   <si>
     <t>K7121-81848</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jaqueline Paras </t>
+    <t>Jaqueline Paras</t>
   </si>
   <si>
     <t>K7026-94676</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>CRISANTA /RONALD LIMIN</t>
   </si>
   <si>
     <t>K7123-85878</t>
   </si>
   <si>
     <t>CORA LINGAD</t>
   </si>
   <si>
     <t>K7011-80440</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>VIRGIE ROQUE</t>
   </si>
   <si>
     <t>K5003-95596</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7063-87918</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>BELMA G.NGAYDAO</t>
   </si>
   <si>
     <t>K5005-96627</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES JAJAMES SERRANO </t>
+    <t>LOURDES JAJAMES SERRANO</t>
   </si>
   <si>
     <t>K5005-87873</t>
   </si>
   <si>
     <t>FATIMA C VILLANUEVA</t>
   </si>
   <si>
     <t>K7063-86042</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>ROSALINA P TIRU</t>
   </si>
   <si>
     <t>K7068-95372</t>
   </si>
   <si>
     <t>ROGELIO GUEVARRA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>