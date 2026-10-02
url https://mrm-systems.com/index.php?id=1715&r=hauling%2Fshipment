--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -134,201 +134,201 @@
   <si>
     <t>K7016-80590</t>
   </si>
   <si>
     <t>LAOANG NORTHERN SAMAR</t>
   </si>
   <si>
     <t>LILIA DULA</t>
   </si>
   <si>
     <t>K7126-80365</t>
   </si>
   <si>
     <t>MONDRAGON NORTHERN SAMAR</t>
   </si>
   <si>
     <t>Maraiah Villadolid</t>
   </si>
   <si>
     <t>K5003-86763</t>
   </si>
   <si>
     <t>CALBAYOG CITY SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY CRIS DIMAKILING </t>
+    <t>MARY CRIS DIMAKILING</t>
   </si>
   <si>
     <t>K6002-79433</t>
   </si>
   <si>
     <t>PAMELA CABONEGRO</t>
   </si>
   <si>
     <t>K5004-77202</t>
   </si>
   <si>
     <t>CALBIGA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>ANNE ROSE B. JABINES</t>
   </si>
   <si>
     <t>K7074-85598</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>Bernadeng obisin bernales</t>
   </si>
   <si>
     <t>K7125-82157</t>
   </si>
   <si>
-    <t xml:space="preserve">Alan D Paragatos </t>
+    <t>Alan D Paragatos</t>
   </si>
   <si>
     <t>K7058-79399</t>
   </si>
   <si>
     <t>TALALORA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma je ann  d  lauzon</t>
+    <t>Ma je ann  d  lauzon</t>
   </si>
   <si>
     <t>K7074-87726</t>
   </si>
   <si>
     <t>VILLAREAL SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>Rafael carpina</t>
   </si>
   <si>
     <t>K7105-83884</t>
   </si>
   <si>
     <t>PADRE BURGOS SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>RONALD P. IMBOC</t>
   </si>
   <si>
     <t>K6002-81206</t>
   </si>
   <si>
     <t>SILAGO SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">TITA P. LOCOPZONE </t>
+    <t>TITA P. LOCOPZONE</t>
   </si>
   <si>
     <t>K7073-81300</t>
   </si>
   <si>
     <t>SOGOD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>CARLITO O. MORALDE</t>
   </si>
   <si>
     <t>K7030-80631</t>
   </si>
   <si>
     <t>DIMATALING ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>NERCITA TABUS</t>
   </si>
   <si>
     <t>K7030-80712</t>
   </si>
   <si>
     <t>MICHAEL HIOLEN BLOZO</t>
   </si>
   <si>
     <t>K5005-95320</t>
   </si>
   <si>
     <t>DUMALINAO ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>TERESITA C SAMBILAD</t>
   </si>
   <si>
     <t>K7125-87799</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Laga Ayon Wahab </t>
+    <t>Laga Ayon Wahab</t>
   </si>
   <si>
     <t>K7121-80816</t>
   </si>
   <si>
     <t>Abdul Sandoyugan Ayob</t>
   </si>
   <si>
     <t>K7129-82417</t>
   </si>
   <si>
     <t>MOLAVE ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>JESEL FUENTES</t>
   </si>
   <si>
     <t>K5002-96050</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>MARIA TRINILITA DIAMANTE</t>
   </si>
   <si>
     <t>K7129-85484</t>
   </si>
   <si>
     <t>DIONISIO A. TAN JR</t>
   </si>
   <si>
     <t>K7017-85857</t>
   </si>
   <si>
     <t>GERMAINE ABIJAY</t>
   </si>
   <si>
     <t>K7058-85485</t>
   </si>
   <si>
-    <t xml:space="preserve"> Angelie   carestine  baron </t>
+    <t>Angelie   carestine  baron</t>
   </si>
   <si>
     <t>K7121-96128</t>
   </si>
   <si>
     <t>TAMBULIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>FELECISIMO JR ABADILLA</t>
   </si>
   <si>
     <t>K7121-85545</t>
   </si>
   <si>
     <t>Emelyn Botea Denaga</t>
   </si>
   <si>
     <t>K7063-95827</t>
   </si>
   <si>
     <t>VINCENZO A. SAGUN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>MARCIAL R.GUITING</t>
   </si>
@@ -374,60 +374,60 @@
   <si>
     <t>GUILLERMO N. EMNACE</t>
   </si>
   <si>
     <t>K7030-80573</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
     <t>DESSIE V CANTO</t>
   </si>
   <si>
     <t>K7129-85466</t>
   </si>
   <si>
     <t>WILMA S. DAITAN</t>
   </si>
   <si>
     <t>K7121-80833</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">Rebecca Marcelino </t>
+    <t>Rebecca Marcelino</t>
   </si>
   <si>
     <t>K7121-85794</t>
   </si>
   <si>
     <t>SUMILAO BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">CELESTY GRACE CANUMLAY TAGHAP </t>
+    <t>CELESTY GRACE CANUMLAY TAGHAP</t>
   </si>
   <si>
     <t>K7093-86810</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
     <t>MISHELLE LARIZA MOMO</t>
   </si>
   <si>
     <t>K7126-95573</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Amrina Basar Cosain</t>
   </si>
   <si>
     <t>K5005-88815</t>
   </si>
   <si>
     <t>AIDA MACATUNGAN</t>
   </si>
@@ -479,126 +479,126 @@
   <si>
     <t>JOMAR MERABUENO</t>
   </si>
   <si>
     <t>K7123-86127</t>
   </si>
   <si>
     <t>09954731063/09071478326</t>
   </si>
   <si>
     <t>K7069-95060</t>
   </si>
   <si>
     <t>JANET ALI</t>
   </si>
   <si>
     <t>K7026-85637</t>
   </si>
   <si>
     <t>MARY JOY S. COYOCA</t>
   </si>
   <si>
     <t>K7069-88450</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY N TABUG </t>
+    <t>RICKY N TABUG</t>
   </si>
   <si>
     <t>K7129-82449</t>
   </si>
   <si>
     <t>NAHARA MADID GOLING</t>
   </si>
   <si>
     <t>K7068-88408</t>
   </si>
   <si>
     <t>SULTAN NAGA DIMAPORO (KAROMATAN) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>OMIN DAUD USMAN</t>
   </si>
   <si>
     <t>K7016-79845</t>
   </si>
   <si>
-    <t xml:space="preserve">AMER PAGAYAWAN </t>
+    <t>AMER PAGAYAWAN</t>
   </si>
   <si>
     <t>K7073-82556</t>
   </si>
   <si>
     <t>ALORAN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWARD L. PODIOTAN </t>
+    <t>EDWARD L. PODIOTAN</t>
   </si>
   <si>
     <t>K5005-95744</t>
   </si>
   <si>
     <t>BALIANGAO MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MICHAEL KENN BUENO BALIQUIG</t>
   </si>
   <si>
     <t>K8002-80299</t>
   </si>
   <si>
     <t>CALAMBA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>JESSEL D GULAGULA</t>
   </si>
   <si>
     <t>K5005-88588</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ELPEDIA O MIANO</t>
   </si>
   <si>
     <t>K7126-80653</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Xymon N Escuadro/Benita N Escuadro</t>
   </si>
   <si>
     <t>K7125-87859</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDINO C PEREZ </t>
+    <t>ALFREDINO C PEREZ</t>
   </si>
   <si>
     <t>K7074-88453</t>
   </si>
   <si>
     <t>SAPANG DALAGA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Carlito duhaylungsi d.</t>
   </si>
   <si>
     <t>K6002-95773</t>
   </si>
   <si>
     <t>TANGUB CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>DINES. ANCIANO</t>
   </si>
   <si>
     <t>K7068-88648</t>
   </si>
   <si>
     <t>JORNIE JUNE CANDANO</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>EVELYN P ITOM</t>
   </si>
   <si>
     <t>K7124-85480</t>
   </si>
   <si>
     <t>JONARD W. MONCEDA</t>
   </si>
   <si>
     <t>K7124-82482</t>
   </si>
   <si>
     <t>REGOLITO E JACILTO JR</t>
   </si>
   <si>
     <t>K7123-82291</t>
   </si>
   <si>
     <t>MARIBEL LLANITA</t>
   </si>
   <si>
     <t>K5002-95459</t>
   </si>
   <si>
-    <t xml:space="preserve">NECAR J LUZANO </t>
+    <t>NECAR J LUZANO</t>
   </si>
   <si>
     <t>K8002-80326</t>
   </si>
   <si>
     <t>RESTY HORCIRADA</t>
   </si>
   <si>
     <t>K7074-95234</t>
   </si>
   <si>
     <t>Vincent Gabriel rabuyo</t>
   </si>
   <si>
     <t>K7068-86037</t>
   </si>
   <si>
     <t>MAMELIANO/CECELIA EMIA</t>
   </si>
   <si>
     <t>K7030-80575</t>
   </si>
   <si>
     <t>MARIFE M BITOY</t>
   </si>
@@ -785,141 +785,141 @@
   <si>
     <t>K7121-86643</t>
   </si>
   <si>
     <t>MAYDOLONG EASTERN SAMAR</t>
   </si>
   <si>
     <t>Benita B Duque</t>
   </si>
   <si>
     <t>K7016-82052</t>
   </si>
   <si>
     <t>QUINAPONDAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>VICENTE ROSIT</t>
   </si>
   <si>
     <t>K7058-82020</t>
   </si>
   <si>
     <t>SALCEDO EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Josephine  labadlabad </t>
+    <t>Josephine  labadlabad</t>
   </si>
   <si>
     <t>K7126-82230</t>
   </si>
   <si>
     <t>SAN POLICARPO EASTERN SAMAR</t>
   </si>
   <si>
     <t>Tito M Amasa</t>
   </si>
   <si>
     <t>K7030-85823</t>
   </si>
   <si>
     <t>MR JULIO ORTIGUESA JR</t>
   </si>
   <si>
     <t>K7080-82018</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>Leticia Poliquit</t>
   </si>
   <si>
     <t>K7123-81385</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOYCE SUGANOB/SUSANA SUGANOB </t>
+    <t>JOYCE SUGANOB/SUSANA SUGANOB</t>
   </si>
   <si>
     <t>K7030-82037</t>
   </si>
   <si>
     <t>HINDANG LEYTE</t>
   </si>
   <si>
     <t>PURICACION LAMADORA</t>
   </si>
   <si>
     <t>K7125-86764</t>
   </si>
   <si>
-    <t xml:space="preserve">Merigen B Dekit </t>
+    <t>Merigen B Dekit</t>
   </si>
   <si>
     <t>K6002-82197</t>
   </si>
   <si>
     <t>ISABEL LEYTE</t>
   </si>
   <si>
     <t>EVELYN D. MOAN̈A</t>
   </si>
   <si>
     <t>K5002-80245</t>
   </si>
   <si>
     <t>KANANGA LEYTE</t>
   </si>
   <si>
     <t>VISITACION PERMANGEL</t>
   </si>
   <si>
     <t>K7058-80628</t>
   </si>
   <si>
     <t>MATALOM LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cecelien  b  paler</t>
+    <t>Cecelien  b  paler</t>
   </si>
   <si>
     <t>K7123-80499</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>EDUARDO L ARAR</t>
   </si>
   <si>
     <t>K7068-83618</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE RAMIREZ SALVADOR </t>
+    <t>MARY JANE RAMIREZ SALVADOR</t>
   </si>
   <si>
     <t>K7123-85902</t>
   </si>
   <si>
     <t>Mr.mrs ALLAN /GENDA MALUYA</t>
   </si>
   <si>
     <t>K8002-81241</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>MIMILANNI CALINAO</t>
   </si>
   <si>
     <t>K6002-81774</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
     <t>ROVELYN C. BARRO</t>
   </si>