--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -221,123 +221,123 @@
   <si>
     <t>DARY PAUL ECHAVEZ</t>
   </si>
   <si>
     <t>K7063-87268</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>LOVELY JOYCE D.SIMOM</t>
   </si>
   <si>
     <t>K5003-82280</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>SHERRY ANN V. LAZALITA</t>
   </si>
   <si>
     <t>K7133-79801</t>
   </si>
   <si>
-    <t xml:space="preserve">Glenn pacete espela </t>
+    <t>Glenn pacete espela</t>
   </si>
   <si>
     <t>K7074-85638</t>
   </si>
   <si>
     <t>Ciaren c. Bordia</t>
   </si>
   <si>
     <t>K7124-82403</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>GREGGY GORNES</t>
   </si>
   <si>
     <t>K7093-85609</t>
   </si>
   <si>
-    <t xml:space="preserve">SARAH P. EBRAHIM </t>
+    <t>SARAH P. EBRAHIM</t>
   </si>
   <si>
     <t>K7074-87169</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>CASTRO U KATUGAN</t>
   </si>
   <si>
     <t>K7126-86214</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ESTERLITA Flauta</t>
   </si>
   <si>
     <t>K7133-84805</t>
   </si>
   <si>
     <t>BANISILAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARY JANE AURELLA</t>
   </si>
   <si>
     <t>K7093-85122</t>
   </si>
   <si>
     <t>ALEOSAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">MUSADIK M.SALEM </t>
+    <t>MUSADIK M.SALEM</t>
   </si>
   <si>
     <t>K7123-80399</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>JOSEPHINE SAMULDE APOLO</t>
   </si>
   <si>
     <t>K7058-80280</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark jun   g mendoza</t>
+    <t>Mark jun   g mendoza</t>
   </si>
   <si>
     <t>K7011-80570</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>DOMINGA ALODO</t>
   </si>
   <si>
     <t>K7121-79573</t>
   </si>
   <si>
     <t>Samsodin Kabuntalan</t>
   </si>
   <si>
     <t>K7124-85961</t>
   </si>
   <si>
     <t>RODELYN CABALFIN DEPOYART</t>
   </si>
   <si>
     <t>K7073-86898</t>
   </si>
@@ -416,138 +416,138 @@
   <si>
     <t>JOSIE A PELINO</t>
   </si>
   <si>
     <t>K7093-88008</t>
   </si>
   <si>
     <t>SAMSODIN D. MAONG</t>
   </si>
   <si>
     <t>K7129-86491</t>
   </si>
   <si>
     <t>ROMEL V. BOLINA</t>
   </si>
   <si>
     <t>K7126-82314</t>
   </si>
   <si>
     <t>Norhaya Alimudin Ayob</t>
   </si>
   <si>
     <t>K7125-87713</t>
   </si>
   <si>
-    <t xml:space="preserve">H NORIA K ABAS </t>
+    <t>H NORIA K ABAS</t>
   </si>
   <si>
     <t>K7074-96503</t>
   </si>
   <si>
     <t>RIZA/RAYAN JUANDAY</t>
   </si>
   <si>
     <t>K7126-85975</t>
   </si>
   <si>
     <t>Mailani S Abdul</t>
   </si>
   <si>
     <t>K7093-95740</t>
   </si>
   <si>
     <t>NORHAYA MAKAKENA</t>
   </si>
   <si>
     <t>K7074-88696</t>
   </si>
   <si>
     <t>Reneil c. Graza</t>
   </si>
   <si>
     <t>K7058-80759</t>
   </si>
   <si>
-    <t xml:space="preserve"> Kim ryan  y. Daniel</t>
+    <t>Kim ryan  y. Daniel</t>
   </si>
   <si>
     <t>K7074-87690</t>
   </si>
   <si>
     <t>Bryan bsman</t>
   </si>
   <si>
     <t>K7016-80352</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>FARHANA MAGUID KALABOG</t>
   </si>
   <si>
     <t>K5005-83649</t>
   </si>
   <si>
     <t>UMOLHER M. SANDAY</t>
   </si>
   <si>
     <t>K7058-80692</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nong  butukan</t>
+    <t>Nong  butukan</t>
   </si>
   <si>
     <t>K7127-81985</t>
   </si>
   <si>
     <t>AYAH DONDE KARIM</t>
   </si>
   <si>
     <t>K7129-81194</t>
   </si>
   <si>
     <t>NORSIDA S. PAGAO</t>
   </si>
   <si>
     <t>K7126-86845</t>
   </si>
   <si>
     <t>DATU PAGLAS MAGUINDANAO</t>
   </si>
   <si>
     <t>Norhaya L Maton</t>
   </si>
   <si>
     <t>K5002-95664</t>
   </si>
   <si>
-    <t xml:space="preserve">FARISAH U SALENDAB </t>
+    <t>FARISAH U SALENDAB</t>
   </si>
   <si>
     <t>K7093-86480</t>
   </si>
   <si>
     <t>AYOB DATUCAN</t>
   </si>
   <si>
     <t>K7073-85804</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>MONISA M DALENDENG</t>
   </si>
   <si>
     <t>K7073-80565</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>RENATA TU</t>
   </si>
@@ -593,90 +593,90 @@
   <si>
     <t>K7126-85999</t>
   </si>
   <si>
     <t>Salipa Gambal Husain</t>
   </si>
   <si>
     <t>K7017-85873</t>
   </si>
   <si>
     <t>EDEN TAPAMANGANTAG</t>
   </si>
   <si>
     <t>K7063-82085</t>
   </si>
   <si>
     <t>PAGALUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>SAMRAH P.TALUSOB</t>
   </si>
   <si>
     <t>K7125-87714</t>
   </si>
   <si>
-    <t xml:space="preserve">Hayrie Ambuludan </t>
+    <t>Hayrie Ambuludan</t>
   </si>
   <si>
     <t>K7093-83874</t>
   </si>
   <si>
     <t>SITTIE JARELYN SALI</t>
   </si>
   <si>
     <t>K7133-78033</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>SUBAIDA MINGKA BATUWAAN</t>
   </si>
   <si>
     <t>K7093-87570</t>
   </si>
   <si>
     <t>JULIUS R. MANALO</t>
   </si>
   <si>
     <t>K7124-85989</t>
   </si>
   <si>
     <t>HAMODEN H KAMARODEN</t>
   </si>
   <si>
     <t>K5001-80796</t>
   </si>
   <si>
     <t>Raihana D bangon</t>
   </si>
   <si>
     <t>K5002-80937</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIMODEN MUSTAPHA RAMALAN </t>
+    <t>ALIMODEN MUSTAPHA RAMALAN</t>
   </si>
   <si>
     <t>K7073-85751</t>
   </si>
   <si>
     <t>Normalla P. Saripada</t>
   </si>
   <si>
     <t>K7011-81339</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>NASSER A MANEDZIN</t>
   </si>
   <si>
     <t>K7093-88637</t>
   </si>
   <si>
     <t>HAMSARI KADIANDA</t>
   </si>
   <si>
     <t>K8002-80027</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>K7105-84293</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>AMIR T. GUIAMLOD</t>
   </si>
   <si>
     <t>K7030-85571</t>
   </si>
   <si>
     <t>ALI AKRIMA ALIMAN</t>
   </si>
   <si>
     <t>K7093-87616</t>
   </si>
   <si>
     <t>MOMALINDAS AHMAD G.</t>
   </si>
   <si>
     <t>K5002-85941</t>
   </si>
   <si>
-    <t xml:space="preserve">ALAMIN L ELIAN </t>
+    <t>ALAMIN L ELIAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbq2133</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Samuel hilig</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Adam hilig 09609219481</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>