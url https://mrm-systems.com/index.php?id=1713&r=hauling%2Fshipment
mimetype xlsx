--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -149,66 +149,66 @@
   <si>
     <t>K7073-80330</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>AMELIA R. DOMINGO</t>
   </si>
   <si>
     <t>K7063-96162</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>ESPERANZA ACUPAN</t>
   </si>
   <si>
     <t>K7126-85922</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">WINSTON TOBIAS </t>
+    <t>WINSTON TOBIAS</t>
   </si>
   <si>
     <t>K7058-80171</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>Mary jane alcido</t>
   </si>
   <si>
     <t>K7011-80252</t>
   </si>
   <si>
-    <t xml:space="preserve">Patrick Joshua B Marrero </t>
+    <t>Patrick Joshua B Marrero</t>
   </si>
   <si>
     <t>K7093-88002</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>VICTORIA D. CODALAP</t>
   </si>
   <si>
     <t>K6002-80449</t>
   </si>
   <si>
     <t>JUDITH MALANO OR EDITHA ONZA</t>
   </si>
   <si>
     <t>K5003-80415</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Daryl kitongan</t>
   </si>
@@ -242,90 +242,90 @@
   <si>
     <t>K7011-81208</t>
   </si>
   <si>
     <t>RIZAL CAGAYAN</t>
   </si>
   <si>
     <t>RICKY LAGUA</t>
   </si>
   <si>
     <t>K7074-88011</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>Oliver cabuntasan</t>
   </si>
   <si>
     <t>K7124-81237</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMES L VALENZUELA </t>
+    <t>JAMES L VALENZUELA</t>
   </si>
   <si>
     <t>K7073-82298</t>
   </si>
   <si>
     <t>Mr. Benigno E. Narag</t>
   </si>
   <si>
     <t>K7030-80206</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita b liquigan</t>
+    <t>Teresita b liquigan</t>
   </si>
   <si>
     <t>K7123-80287</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>LEVY CASTRO</t>
   </si>
   <si>
     <t>K7123-81214</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>SALOME R ARCITO</t>
   </si>
   <si>
     <t>K7123-80350</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">HAYDEE J. NATIVE </t>
+    <t>HAYDEE J. NATIVE</t>
   </si>
   <si>
     <t>K5002-80266</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>MADONNA ANTONIO</t>
   </si>
   <si>
     <t>K7074-87896</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>Gian carlo dingle</t>
   </si>
   <si>
     <t>K6002-80702</t>
   </si>
   <si>
     <t>MARILYN MARQUEZ OR JONATHAN BLANCO</t>
   </si>
@@ -437,150 +437,150 @@
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>KAREN AGAPITO</t>
   </si>
   <si>
     <t>K7125-87766</t>
   </si>
   <si>
     <t>YOLANDA ICO</t>
   </si>
   <si>
     <t>K7123-80405</t>
   </si>
   <si>
     <t>RAYMOND JHON P. BAGUIO</t>
   </si>
   <si>
     <t>K7073-81147</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo BELLON </t>
+    <t>Leonardo BELLON</t>
   </si>
   <si>
     <t>K7125-94477</t>
   </si>
   <si>
-    <t xml:space="preserve">Cresencia Claor </t>
+    <t>Cresencia Claor</t>
   </si>
   <si>
     <t>K7069-87772</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAWRENCE DUPALE</t>
   </si>
   <si>
     <t>K6002-85752</t>
   </si>
   <si>
     <t>LETICIA OR JONATHAN DE GUZMAN</t>
   </si>
   <si>
     <t>K7058-81259</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>GENELITA R. BRUNO</t>
   </si>
   <si>
     <t>K7063-88031</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN MARC RAMOS</t>
   </si>
   <si>
     <t>K7026-81245</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Hermogenes valdez</t>
   </si>
   <si>
     <t>K7123-82353</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maverick  j aguilar</t>
+    <t>Maverick  j aguilar</t>
   </si>
   <si>
     <t>K6002-81306</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>VIRGILIO F. RAQUEPO</t>
   </si>
   <si>
     <t>K7058-80170</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">  Mary lou taciat</t>
+    <t>Mary lou taciat</t>
   </si>
   <si>
     <t>K7073-80347</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARMSTRONG ZAMORA</t>
   </si>
   <si>
     <t>K7058-80552</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Brenda a drla cuesta</t>
+    <t>Brenda a drla cuesta</t>
   </si>
   <si>
     <t>K7058-82247</t>
   </si>
   <si>
-    <t xml:space="preserve"> Kimberly jake   bautista</t>
+    <t>Kimberly jake   bautista</t>
   </si>
   <si>
     <t>K7074-96185</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Charles a. Esteabillo</t>
   </si>
   <si>
     <t>K7133-84680</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>09196341001</t>
   </si>
   <si>
     <t>K7074-96124</t>
   </si>
   <si>
     <t>Fe v. Garnizo</t>
   </si>
@@ -593,108 +593,108 @@
   <si>
     <t>LOIDA SABADI</t>
   </si>
   <si>
     <t>K7123-81314</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ROSALINA P TIRU</t>
   </si>
   <si>
     <t>K7063-96653</t>
   </si>
   <si>
     <t>ROSALIE FLORES</t>
   </si>
   <si>
     <t>K7093-96457</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark arvin M Manalastas </t>
+    <t>Mark arvin M Manalastas</t>
   </si>
   <si>
     <t>K7125-87711</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Herminia Lansangan </t>
+    <t>Herminia Lansangan</t>
   </si>
   <si>
     <t>K7011-85807</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>EDUARDO P. SUNGA</t>
   </si>
   <si>
     <t>K7133-84281</t>
   </si>
   <si>
     <t>MARICEL S TUAZON</t>
   </si>
   <si>
     <t>K7011-80440</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>VIRGIE ROQUE</t>
   </si>
   <si>
     <t>K7123-81211</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>PRIMO C AGDEPPA</t>
   </si>
   <si>
     <t>K7126-80413</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>IMELDA O. MARIANO</t>
   </si>
   <si>
     <t>K5005-96627</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES JAJAMES SERRANO </t>
+    <t>LOURDES JAJAMES SERRANO</t>
   </si>
   <si>
     <t>K5005-87873</t>
   </si>
   <si>
     <t>FATIMA C VILLANUEVA</t>
   </si>
   <si>
     <t>K7121-80580</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>CHRISTIAN GUECO</t>
   </si>
   <si>
     <t>K7068-95372</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>ROGELIO GUEVARRA</t>
   </si>
@@ -710,51 +710,51 @@
   <si>
     <t>K5005-96035</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>WENNIE VILLANUEVA</t>
   </si>
   <si>
     <t>K7069-87872</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>VIRGIE C. GALANG</t>
   </si>
   <si>
     <t>K7058-80484</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K7125-95551</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Eugene C Navarro</t>
   </si>
   <si>
     <t>K7063-87947</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ESTELA V. CASTRO</t>
   </si>
   <si>
     <t>K7011-85842</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
@@ -884,51 +884,51 @@
   <si>
     <t>JAMES B. GUMNAD</t>
   </si>
   <si>
     <t>K7069-88310</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>JOYCE PINTO</t>
   </si>
   <si>
     <t>K7129-81226</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>GARCIANO COLLO RAMIREZ</t>
   </si>
   <si>
     <t>K7125-88000</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESENTACION P AMBROCIO </t>
+    <t>PRESENTACION P AMBROCIO</t>
   </si>
   <si>
     <t>K7073-80505</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>Dario D. Almojera</t>
   </si>
   <si>
     <t>K7129-80502</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>JOCELYN REALON HERMONO</t>
   </si>
   <si>
     <t>K7026-82552</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>