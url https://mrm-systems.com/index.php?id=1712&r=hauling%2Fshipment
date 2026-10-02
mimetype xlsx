--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-79975</t>
   </si>
   <si>
     <t>ABORLAN PALAWAN</t>
   </si>
   <si>
     <t>Judel P. LAUDATU</t>
   </si>
   <si>
     <t>K7125-88832</t>
   </si>
   <si>
     <t>BATARAZA PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Aine Narrazid </t>
+    <t>Aine Narrazid</t>
   </si>
   <si>
     <t>K5003-95429</t>
   </si>
   <si>
     <t>BROOKE'S POINT PALAWAN</t>
   </si>
   <si>
     <t>JEAN ALLAMA SAIDIL</t>
   </si>
   <si>
     <t>K7123-86088</t>
   </si>
   <si>
     <t>JAYSON NAVARRA</t>
   </si>
   <si>
     <t>K7063-85272</t>
   </si>
   <si>
     <t>NARRA PALAWAN</t>
   </si>
   <si>
     <t>CLARISSA SOCRATES</t>
   </si>
@@ -122,57 +122,57 @@
   <si>
     <t>JIMIMA D. BANO</t>
   </si>
   <si>
     <t>K7127-80121</t>
   </si>
   <si>
     <t>JENNELYN NOLINFULGENCIO</t>
   </si>
   <si>
     <t>K7105-91986</t>
   </si>
   <si>
     <t>MARY S.FENIS</t>
   </si>
   <si>
     <t>K7068-87749</t>
   </si>
   <si>
     <t>PAMFILO ILIGAN JR</t>
   </si>
   <si>
     <t>K7017-85400</t>
   </si>
   <si>
-    <t xml:space="preserve">ELONAH MAY ABONILLO </t>
+    <t>ELONAH MAY ABONILLO</t>
   </si>
   <si>
     <t>K7069-81870</t>
   </si>
   <si>
-    <t xml:space="preserve"> shaila B. Francisco</t>
+    <t>shaila B. Francisco</t>
   </si>
   <si>
     <t>K7026-79575</t>
   </si>
   <si>
     <t>ANTEQUERA BOHOL</t>
   </si>
   <si>
     <t>LOLITA PARUNGAO</t>
   </si>
   <si>
     <t>K7121-87140</t>
   </si>
   <si>
     <t>BACLAYON BOHOL</t>
   </si>
   <si>
     <t>Epifanio Batuhinay jr</t>
   </si>
   <si>
     <t>K6002-95763</t>
   </si>
   <si>
     <t>BALILIHAN BOHOL</t>
   </si>
@@ -296,210 +296,210 @@
   <si>
     <t>LOON BOHOL</t>
   </si>
   <si>
     <t>ZEANS DOSPUEBLOS &amp;MARJORIE DOSPUUELOS</t>
   </si>
   <si>
     <t>K7124-79595</t>
   </si>
   <si>
     <t>ANTHONY R. PINTO</t>
   </si>
   <si>
     <t>K7121-78936</t>
   </si>
   <si>
     <t>Jemelita L Patentes</t>
   </si>
   <si>
     <t>K7125-84434</t>
   </si>
   <si>
     <t>MABINI BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda Molin </t>
+    <t>Erlinda Molin</t>
   </si>
   <si>
     <t>K7016-80618</t>
   </si>
   <si>
     <t>PANGLAO BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">ERIC JACOB </t>
+    <t>ERIC JACOB</t>
   </si>
   <si>
     <t>K7123-85430</t>
   </si>
   <si>
     <t>PILAR BOHOL</t>
   </si>
   <si>
     <t>AIDA MENDEZ</t>
   </si>
   <si>
     <t>K7058-82054</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma  cecelia manait</t>
+    <t>Ma  cecelia manait</t>
   </si>
   <si>
     <t>K7068-83504</t>
   </si>
   <si>
     <t>SAN ISIDRO BOHOL</t>
   </si>
   <si>
     <t>ELENA G.OCDENARIA</t>
   </si>
   <si>
     <t>K5003-86525</t>
   </si>
   <si>
-    <t xml:space="preserve">elisa dalagan </t>
+    <t>elisa dalagan</t>
   </si>
   <si>
     <t>K7129-85933</t>
   </si>
   <si>
     <t>SAN MIGUEL BOHOL</t>
   </si>
   <si>
     <t>FELYN CARESOSA</t>
   </si>
   <si>
     <t>K7016-81782</t>
   </si>
   <si>
     <t>SIKATUNA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. LOUELLA BOCTOT </t>
+    <t>MA. LOUELLA BOCTOT</t>
   </si>
   <si>
     <t>K8002-81889</t>
   </si>
   <si>
     <t>TAGBILARAN CITY (Capital) BOHOL</t>
   </si>
   <si>
     <t>DENISA U, SALARZA</t>
   </si>
   <si>
     <t>K7133-77821</t>
   </si>
   <si>
     <t>Malee bataycan</t>
   </si>
   <si>
     <t>K7026-80199</t>
   </si>
   <si>
     <t>MARIFE TORILLO FRIAS</t>
   </si>
   <si>
     <t>K7068-88760</t>
   </si>
   <si>
     <t>MRS ANIANA P.AGUNOD</t>
   </si>
   <si>
     <t>K7074-84299</t>
   </si>
   <si>
     <t>Maricris ingcog comar</t>
   </si>
   <si>
     <t>K7016-80803</t>
   </si>
   <si>
     <t>CELINE ANNE COMAYAO</t>
   </si>
   <si>
     <t>K7123-81161</t>
   </si>
   <si>
     <t>TALIBON BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSAPHAT F. ESCARTIN </t>
+    <t>JOSAPHAT F. ESCARTIN</t>
   </si>
   <si>
     <t>K7063-88775</t>
   </si>
   <si>
     <t>TRINIDAD BOHOL</t>
   </si>
   <si>
     <t>ACEVERSON NUGAL</t>
   </si>
   <si>
     <t>K7073-80804</t>
   </si>
   <si>
     <t>TUBIGON BOHOL</t>
   </si>
   <si>
     <t>CARMEL TARLE</t>
   </si>
   <si>
     <t>K7125-82288</t>
   </si>
   <si>
-    <t xml:space="preserve">Esterlita C Roma </t>
+    <t>Esterlita C Roma</t>
   </si>
   <si>
     <t>K6002-86954</t>
   </si>
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
     <t>MARIA CRIST C. ROBILLOS</t>
   </si>
   <si>
     <t>K7063-93397</t>
   </si>
   <si>
     <t>ALLYSSA ATUNAY</t>
   </si>
   <si>
     <t>K7016-85918</t>
   </si>
   <si>
     <t>REYNITA BAYDO</t>
   </si>
   <si>
     <t>GERMAN VALLENTE</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA O. PASILBAS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CECILIA CUARIO QUILLOPE </t>
+    <t>EMMA O. PASILBAS</t>
+  </si>
+  <si>
+    <t>CECILIA CUARIO QUILLOPE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Dbg6461</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jonel sembran</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jefferson otero</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>