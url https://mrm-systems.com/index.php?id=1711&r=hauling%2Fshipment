--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -182,231 +182,231 @@
   <si>
     <t>MILAGROS A. GUZMAN</t>
   </si>
   <si>
     <t>K7011-80717</t>
   </si>
   <si>
     <t>NORMA ARUGAY</t>
   </si>
   <si>
     <t>K7135-80931</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>Elizabeth Raymundo</t>
   </si>
   <si>
     <t>K7123-81767</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEY M. AGGABAO </t>
+    <t>JOEY M. AGGABAO</t>
   </si>
   <si>
     <t>K7073-81150</t>
   </si>
   <si>
     <t>CHARLES GABRIEL MARQUEZ</t>
   </si>
   <si>
     <t>K7121-85454</t>
   </si>
   <si>
     <t>Angeligue Baguiran</t>
   </si>
   <si>
     <t>K7126-85716</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>Jios Ramos</t>
   </si>
   <si>
     <t>K7074-84257</t>
   </si>
   <si>
     <t>RAMON DELA CRUZ</t>
   </si>
   <si>
     <t>K7124-82463</t>
   </si>
   <si>
     <t>MARY ANN MONTEMAYOR</t>
   </si>
   <si>
     <t>K7063-87597</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">EMERSON D REYES </t>
+    <t>EMERSON D REYES</t>
   </si>
   <si>
     <t>K7124-79564</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>PRECY F. ARQUERO</t>
   </si>
   <si>
     <t>K7030-80818</t>
   </si>
   <si>
     <t>MAYLYN C ALONZO</t>
   </si>
   <si>
     <t>K5004-94857</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MIGUEL B. PALOS</t>
   </si>
   <si>
     <t>K7121-81933</t>
   </si>
   <si>
     <t>AARON JOSHUA DURAN</t>
   </si>
   <si>
     <t>K7058-79360</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maximino adi miranda</t>
+    <t>Maximino adi miranda</t>
   </si>
   <si>
     <t>K7124-79020</t>
   </si>
   <si>
     <t>MANUEL B. ESTEBAN</t>
   </si>
   <si>
     <t>K7121-95410</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>Marjorie P Bautista</t>
   </si>
   <si>
     <t>K7129-79951</t>
   </si>
   <si>
     <t>VERONICA VILOSO</t>
   </si>
   <si>
     <t>K5002-95575</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
     <t>JOSEPH FROGOZO</t>
   </si>
   <si>
     <t>K5002-95991</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>MARIA CHRISTINA AGUILAR</t>
   </si>
   <si>
     <t>K6002-81981</t>
   </si>
   <si>
     <t>RICARDO P. MABALOT</t>
   </si>
   <si>
     <t>K7127-80790</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNALDO VIZCARRA TAYAG </t>
+    <t>REYNALDO VIZCARRA TAYAG</t>
   </si>
   <si>
     <t>K7068-88454</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>AILYN A. GALLION</t>
   </si>
   <si>
     <t>K7073-81090</t>
   </si>
   <si>
-    <t xml:space="preserve">Jolan Pauig Bacani </t>
+    <t>Jolan Pauig Bacani</t>
   </si>
   <si>
     <t>K7135-80941</t>
   </si>
   <si>
     <t>Alma Laguinday</t>
   </si>
   <si>
     <t>K7125-84675</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN U GUZMAN </t>
+    <t>SUSAN U GUZMAN</t>
   </si>
   <si>
     <t>K7063-84833</t>
   </si>
   <si>
     <t>JAYSON ERNEST PINPIN</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCELINA AGLUGUB </t>
+    <t>MARCELINA AGLUGUB</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>KAREN JOY CALIMAG</t>
   </si>
   <si>
-    <t xml:space="preserve">LOREMY RAMOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PATRICIO O. RAMOS </t>
+    <t>LOREMY RAMOS</t>
+  </si>
+  <si>
+    <t>PATRICIO O. RAMOS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JEFF</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JOSE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>