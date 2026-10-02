--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -74,60 +74,60 @@
   <si>
     <t>HIZON A.BAUTISTA</t>
   </si>
   <si>
     <t>K7068-86082</t>
   </si>
   <si>
     <t>MAMBURAO (Capital) OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>DARLENE M MILLENA</t>
   </si>
   <si>
     <t>K7068-82651</t>
   </si>
   <si>
     <t>DARLENE MILLENA</t>
   </si>
   <si>
     <t>K7058-81263</t>
   </si>
   <si>
     <t>SABLAYAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jim philip  romano lontoc</t>
+    <t>Jim philip  romano lontoc</t>
   </si>
   <si>
     <t>K7124-86402</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDY BIBAT / INGRID SANCHEZ </t>
+    <t>RANDY BIBAT / INGRID SANCHEZ</t>
   </si>
   <si>
     <t>K7126-86648</t>
   </si>
   <si>
     <t>Edgardo Reyes</t>
   </si>
   <si>
     <t>K7126-86652</t>
   </si>
   <si>
     <t>Melinda O Mendoza</t>
   </si>
   <si>
     <t>K5005-96735</t>
   </si>
   <si>
     <t>RAFAEL M.CASTRO</t>
   </si>
   <si>
     <t>K7074-81569</t>
   </si>
   <si>
     <t>Romeo espiraritu</t>
   </si>
@@ -155,225 +155,225 @@
   <si>
     <t>BACO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>GINA A.MAGSINO</t>
   </si>
   <si>
     <t>K7063-86077</t>
   </si>
   <si>
     <t>MARIETTA V JAWILLE</t>
   </si>
   <si>
     <t>K7068-86567</t>
   </si>
   <si>
     <t>LUISA R.ENAD</t>
   </si>
   <si>
     <t>K7017-85290</t>
   </si>
   <si>
     <t>BONGABONG ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCO SEVILLA JR </t>
+    <t>FRANCISCO SEVILLA JR</t>
   </si>
   <si>
     <t>K7074-87720</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla trillanes  </t>
+    <t>Perla trillanes</t>
   </si>
   <si>
     <t>K7069-82451</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Felix T ylagan</t>
   </si>
   <si>
     <t>K5003-94873</t>
   </si>
   <si>
     <t>Myra Legaspi Barquilla</t>
   </si>
   <si>
     <t>K5002-94187</t>
   </si>
   <si>
     <t>JOSEPHINE ADRIATICO</t>
   </si>
   <si>
     <t>K7030-94443</t>
   </si>
   <si>
     <t>GILBERT  RODIL</t>
   </si>
   <si>
     <t>K7125-87706</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS MISOLAS </t>
+    <t>DENNIS MISOLAS</t>
   </si>
   <si>
     <t>K7125-82214</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JOSE SANTIAGO SOL</t>
   </si>
   <si>
     <t>K7068-84140</t>
   </si>
   <si>
     <t>MARITES SAEZ</t>
   </si>
   <si>
     <t>K5005-82284</t>
   </si>
   <si>
     <t>MARIETA M SARCIA Yaga</t>
   </si>
   <si>
     <t>K7121-79193</t>
   </si>
   <si>
     <t>Jan Joseph S Gonzaga</t>
   </si>
   <si>
     <t>K7105-81325</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ISABEL I. ROBLES</t>
   </si>
   <si>
     <t>K7017-82024</t>
   </si>
   <si>
     <t>LOIDA MINCIANO</t>
   </si>
   <si>
     <t>K7125-82450</t>
   </si>
   <si>
-    <t xml:space="preserve">Jervin M Matining </t>
+    <t>Jervin M Matining</t>
   </si>
   <si>
     <t>K7058-81253</t>
   </si>
   <si>
-    <t xml:space="preserve"> Fe   de lunq</t>
+    <t>Fe   de lunq</t>
   </si>
   <si>
     <t>K7058-80515</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JANEDHE LYN DE LACERNA</t>
   </si>
   <si>
     <t>K7068-84044</t>
   </si>
   <si>
     <t>PUERTO GALERA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>RAMEL D.YACO</t>
   </si>
   <si>
     <t>K7058-80760</t>
   </si>
   <si>
     <t>ROXAS ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Raul  c teope  jr</t>
+    <t>Raul  c teope  jr</t>
   </si>
   <si>
     <t>K7135-85578</t>
   </si>
   <si>
     <t>Joan Saba Salientes</t>
   </si>
   <si>
     <t>K7068-87682</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ANNALIZA PERILLA</t>
   </si>
   <si>
     <t>K7026-79235</t>
   </si>
   <si>
     <t>SAN AGUSTIN ROMBLON</t>
   </si>
   <si>
     <t>ERLINDA M. MAGAYON</t>
   </si>
   <si>
     <t>K7125-88467</t>
   </si>
   <si>
-    <t xml:space="preserve">Eunice C Gallos </t>
+    <t>Eunice C Gallos</t>
   </si>
   <si>
     <t>K7016-82046</t>
   </si>
   <si>
     <t>JURITA MIJARES</t>
   </si>
   <si>
     <t>K7121-82501</t>
   </si>
   <si>
     <t>SAN ANDRES ROMBLON</t>
   </si>
   <si>
     <t>Mark Diapel Geruacio</t>
   </si>
   <si>
     <t>K5003-80510</t>
   </si>
   <si>
     <t>MERLYN MAHAM RAMOS</t>
   </si>
   <si>
-    <t xml:space="preserve">RONA R. JANDUSAY </t>
+    <t>RONA R. JANDUSAY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Mam 9435</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>John patrick baking</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Archie sarsona</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>