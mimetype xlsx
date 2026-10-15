--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -92,51 +92,51 @@
   <si>
     <t>K6002-81145</t>
   </si>
   <si>
     <t>JOSEPHINE C. NOVEJAS / GRACE C. MAGDARAOG</t>
   </si>
   <si>
     <t>K6002-80922</t>
   </si>
   <si>
     <t>K7121-82215</t>
   </si>
   <si>
     <t>Ma. Theresa Caneso</t>
   </si>
   <si>
     <t>K7126-82190</t>
   </si>
   <si>
     <t>Lea Mar C Buhalog</t>
   </si>
   <si>
     <t>K7058-79419</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maravilla  gabad</t>
+    <t>Maravilla  gabad</t>
   </si>
   <si>
     <t>K7105-84437</t>
   </si>
   <si>
     <t>RICARDIE C. CABEZAS</t>
   </si>
   <si>
     <t>K7073-82207</t>
   </si>
   <si>
     <t>RICHARD BUNYI</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>