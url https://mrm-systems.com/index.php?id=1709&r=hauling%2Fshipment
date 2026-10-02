--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -77,159 +77,159 @@
   <si>
     <t>K5002-85773</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>JOMAR B. FRONDA</t>
   </si>
   <si>
     <t>K7074-87982</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Maria de Guzman tanayo</t>
   </si>
   <si>
     <t>K7126-85922</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">WINSTON TOBIAS </t>
+    <t>WINSTON TOBIAS</t>
   </si>
   <si>
     <t>K7093-88002</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>VICTORIA D. CODALAP</t>
   </si>
   <si>
     <t>K7026-85731</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
     <t>CHARISMA MILAD</t>
   </si>
   <si>
     <t>K7124-85767</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>JAYRALD AGPAOA PARADO</t>
   </si>
   <si>
     <t>K7124-85705</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>ROLLY TUMAMAO</t>
   </si>
   <si>
     <t>K7058-85670</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Christopher b  dumaua</t>
+    <t>Christopher b  dumaua</t>
   </si>
   <si>
     <t>K7124-85766</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>ESTRELITA APOSTOL CRISTOBAL</t>
   </si>
   <si>
     <t>K7133-84258</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>Marsha limpiado</t>
   </si>
   <si>
     <t>K7124-85756</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>REYNALDO COMUNSAD</t>
   </si>
   <si>
     <t>K7126-85901</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">   Josefina  c   canlas</t>
+    <t>Josefina  c   canlas</t>
   </si>
   <si>
     <t>K5002-85761</t>
   </si>
   <si>
     <t>MYLENE G. BAUTISTA</t>
   </si>
   <si>
     <t>K7125-87773</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>YOLANDA ICO</t>
   </si>
   <si>
     <t>K7125-87766</t>
   </si>
   <si>
     <t>K7121-85809</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla Liwag Garcia </t>
+    <t>Perla Liwag Garcia</t>
   </si>
   <si>
     <t>K6002-85752</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LETICIA OR JONATHAN DE GUZMAN</t>
   </si>
   <si>
     <t>K7129-85885</t>
   </si>
   <si>
     <t>GAZMEN MANALAC</t>
   </si>
   <si>
     <t>K7063-88031</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN MARC RAMOS</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>K7124-85742</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MYLA B. CUARESMA</t>
   </si>
   <si>
     <t>K7133-84680</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>09196341001</t>
   </si>
   <si>
     <t>K7125-87711</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Herminia Lansangan </t>
+    <t>Herminia Lansangan</t>
   </si>
   <si>
     <t>K7123-85878</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>CORA LINGAD</t>
   </si>
   <si>
     <t>K7133-84281</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MARICEL S TUAZON</t>
   </si>
   <si>
     <t>K7011-85807</t>
   </si>
   <si>
     <t>EDUARDO P. SUNGA</t>
   </si>
@@ -332,51 +332,51 @@
   <si>
     <t>K7058-85883</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>Edgardo   VALMONTE</t>
   </si>
   <si>
     <t>K7093-87036</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>DIGMAMI ESTRADA</t>
   </si>
   <si>
     <t>K7123-85964</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">SHILLOBETH PORTIA LACSON </t>
+    <t>SHILLOBETH PORTIA LACSON</t>
   </si>
   <si>
     <t>K7063-87947</t>
   </si>
   <si>
     <t>ESTELA V. CASTRO</t>
   </si>
   <si>
     <t>K7011-85842</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>BELINDA V. MERCULIO</t>
   </si>
   <si>
     <t>K7068-87952</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>DAYANARA C. MORALES</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>K7124-85996</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>JAMES ALLEN N. CABRERA</t>
   </si>
   <si>
     <t>K7133-85411</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>Paula mariz dizon</t>
   </si>
   <si>
     <t>K7125-88000</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESENTACION P AMBROCIO </t>
+    <t>PRESENTACION P AMBROCIO</t>
   </si>
   <si>
     <t>K7133-84390</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>Glenard gale rosario</t>
   </si>
   <si>
     <t>K7073-85925</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>BIANCA YNCIERTO</t>
   </si>
   <si>
     <t>K7069-87984</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>