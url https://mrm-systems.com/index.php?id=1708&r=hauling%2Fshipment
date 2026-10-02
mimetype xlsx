--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7125-81736</t>
   </si>
   <si>
     <t>AGONCILLO BATANGAS</t>
   </si>
   <si>
     <t>DIVINA GRACIA TORRES</t>
   </si>
   <si>
     <t>K7126-85197</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
     <t>Juana C Cabasis Maria Cecilia Manguiat</t>
   </si>
   <si>
     <t>K7011-95833</t>
   </si>
   <si>
     <t>BALETE BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO MAGPANTAY </t>
+    <t>RENATO MAGPANTAY</t>
   </si>
   <si>
     <t>K7105-85625</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>ALELI G. JABON</t>
   </si>
   <si>
     <t>K7017-84252</t>
   </si>
   <si>
     <t>KATHERINE MAE GUALTER</t>
   </si>
   <si>
     <t>K7126-80637</t>
   </si>
   <si>
     <t>Joanne P Satinguin</t>
   </si>
   <si>
     <t>K7121-85717</t>
   </si>
@@ -155,51 +155,51 @@
   <si>
     <t>K7074-87032</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>Gina c. Vergara</t>
   </si>
   <si>
     <t>K7061-95768</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>FLORITA B. LIBUNAO</t>
   </si>
   <si>
     <t>K7016-80298</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. VEGA " BENG " BAUTISTA </t>
+    <t>MA. VEGA " BENG " BAUTISTA</t>
   </si>
   <si>
     <t>K7030-79717</t>
   </si>
   <si>
     <t>CENON REYES</t>
   </si>
   <si>
     <t>K7030-86059</t>
   </si>
   <si>
     <t>LIAN BATANGAS</t>
   </si>
   <si>
     <t>ALMARIO CUDIAMAT</t>
   </si>
   <si>
     <t>K5003-95505</t>
   </si>
   <si>
     <t>ANA BELEN BARCELON</t>
   </si>
   <si>
     <t>K7069-84563</t>
   </si>
@@ -227,72 +227,72 @@
   <si>
     <t>Teresita gutlay</t>
   </si>
   <si>
     <t>K7063-88230</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
     <t>MAURO DUENAS MANALO</t>
   </si>
   <si>
     <t>K7030-85669</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
     <t>AMALIA A MACARANG</t>
   </si>
   <si>
     <t>K7068-88329</t>
   </si>
   <si>
-    <t xml:space="preserve">MANUEL REYEL JR </t>
+    <t>MANUEL REYEL JR</t>
   </si>
   <si>
     <t>K7063-86534</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>JULIANA DELAS ALAS</t>
   </si>
   <si>
     <t>K7017-87042</t>
   </si>
   <si>
     <t>LEONORA N MENDOZA</t>
   </si>
   <si>
     <t>K7125-87207</t>
   </si>
   <si>
-    <t xml:space="preserve">Yolanda B Dom dom </t>
+    <t>Yolanda B Dom dom</t>
   </si>
   <si>
     <t>K6002-80699</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>JUANA P. DAMIAN</t>
   </si>
   <si>
     <t>K7016-93723</t>
   </si>
   <si>
     <t>KAREN DOMINIQUE APACIBLE</t>
   </si>
   <si>
     <t>K8002-86161</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>AMELYN BRAGA</t>
   </si>
@@ -353,51 +353,51 @@
   <si>
     <t>SERVILLANO. H. LIGAYA</t>
   </si>
   <si>
     <t>K7030-82016</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>RUEL CUSI</t>
   </si>
   <si>
     <t>K7093-86807</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>RANDY M. LIBARIO</t>
   </si>
   <si>
     <t>K7063-83516</t>
   </si>
   <si>
-    <t xml:space="preserve">EDDIE SEGUNDO </t>
+    <t>EDDIE SEGUNDO</t>
   </si>
   <si>
     <t>K7068-88180</t>
   </si>
   <si>
     <t>KAREN LLAMZON</t>
   </si>
   <si>
     <t>K6002-95457</t>
   </si>
   <si>
     <t>EVANGELINE ORFANEL</t>
   </si>
   <si>
     <t>K8002-79978</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>NESTOR PAGKALIWAGAN</t>
   </si>
   <si>
     <t>K7061-95847</t>
   </si>
@@ -410,135 +410,135 @@
   <si>
     <t>Andres R. Almario</t>
   </si>
   <si>
     <t>K7011-95836</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
     <t>JIMMY ALMANZOR</t>
   </si>
   <si>
     <t>K6002-80788</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>EVELYN L. MALIJAN</t>
   </si>
   <si>
     <t>K7125-86839</t>
   </si>
   <si>
-    <t xml:space="preserve">Mina D Esperanza </t>
+    <t>Mina D Esperanza</t>
   </si>
   <si>
     <t>K7121-93945</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
     <t>RODOLFO ANDRES JR.</t>
   </si>
   <si>
     <t>K7125-88634</t>
   </si>
   <si>
     <t>CALAUAG QUEZON</t>
   </si>
   <si>
     <t>09072280238</t>
   </si>
   <si>
     <t>K7026-81139</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>EMILIA P. CUETO</t>
   </si>
   <si>
     <t>K7093-88260</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELIKA SUMAGUE </t>
+    <t>ANGELIKA SUMAGUE</t>
   </si>
   <si>
     <t>K7030-81342</t>
   </si>
   <si>
     <t>CATANAUAN QUEZON</t>
   </si>
   <si>
     <t>REMEDIOS CATAN PORTINTO</t>
   </si>
   <si>
     <t>K7030-85508</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
   <si>
     <t>LYNDA PANGANIBAN</t>
   </si>
   <si>
     <t>K5002-95759</t>
   </si>
   <si>
     <t>GENERAL LUNA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">RHONA MAE C OTICO </t>
+    <t>RHONA MAE C OTICO</t>
   </si>
   <si>
     <t>K7126-79538</t>
   </si>
   <si>
     <t>GUINAYANGAN QUEZON</t>
   </si>
   <si>
     <t>Marilou E Espiritu</t>
   </si>
   <si>
     <t>K7063-85210</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>NEMESIO O.PEÑAFLOR</t>
   </si>
   <si>
     <t>K7068-84843</t>
   </si>
   <si>
-    <t xml:space="preserve">MAUREEN R NEDIA </t>
+    <t>MAUREEN R NEDIA</t>
   </si>
   <si>
     <t>K7011-81141</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>LOUDEVINA VILLANCIP</t>
   </si>
   <si>
     <t>K7093-87264</t>
   </si>
   <si>
     <t>CHRISTINE MAE C. BOROMEO</t>
   </si>
   <si>
     <t>K7073-81107</t>
   </si>
   <si>
     <t>GENELITA B. CEROJALES</t>
   </si>
   <si>
     <t>K7093-88229</t>
   </si>
@@ -569,69 +569,69 @@
   <si>
     <t>K7129-80917</t>
   </si>
   <si>
     <t>JEWEL ELIZHA PASOOT</t>
   </si>
   <si>
     <t>K7072-83570</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>JENNEA LOURINE ALEGA</t>
   </si>
   <si>
     <t>K7121-85950</t>
   </si>
   <si>
     <t>Elmar Zaballero</t>
   </si>
   <si>
     <t>K7080-79656</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEENA MAE L BARCELLANO </t>
+    <t>SHEENA MAE L BARCELLANO</t>
   </si>
   <si>
     <t>K7030-80954</t>
   </si>
   <si>
     <t>ARBELLA PACHECO</t>
   </si>
   <si>
     <t>K7127-79065</t>
   </si>
   <si>
     <t>Michael Angelo Macaspac</t>
   </si>
   <si>
     <t>K7016-79934</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMIRO REALINGO </t>
+    <t>RAMIRO REALINGO</t>
   </si>
   <si>
     <t>K7017-83984</t>
   </si>
   <si>
     <t>ROEL ABELLANOSA</t>
   </si>
   <si>
     <t>K7072-81528</t>
   </si>
   <si>
     <t>VICTOR CALINA</t>
   </si>
   <si>
     <t>K7121-81000</t>
   </si>
   <si>
     <t>MACALELON QUEZON</t>
   </si>
   <si>
     <t>MARIA MYRA CALUYA BALTAZAR</t>
   </si>
   <si>
     <t>K7068-88404</t>
   </si>
@@ -680,75 +680,75 @@
   <si>
     <t>Erickson B Gucilatar</t>
   </si>
   <si>
     <t>K7011-79593</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
     <t>GLENN MARK ALFAJARO</t>
   </si>
   <si>
     <t>K7068-81766</t>
   </si>
   <si>
     <t>MERCEDITA MENDOZA LEONADO</t>
   </si>
   <si>
     <t>K7073-79373</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Vivian Pasion Recamara </t>
+    <t>Vivian Pasion Recamara</t>
   </si>
   <si>
     <t>K7011-79380</t>
   </si>
   <si>
     <t>DR. ROYCE VERCELUZ</t>
   </si>
   <si>
     <t>K7074-88245</t>
   </si>
   <si>
     <t>Jean Myra roma</t>
   </si>
   <si>
     <t>K7026-80218</t>
   </si>
   <si>
     <t>REYMARCK URQUIOLA</t>
   </si>
   <si>
     <t>K5003-81087</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICSON AGUILA </t>
+    <t>ERICSON AGUILA</t>
   </si>
   <si>
     <t>K7127-80466</t>
   </si>
   <si>
     <t>SHELA MARIE MAGSINO</t>
   </si>
   <si>
     <t>K7121-81940</t>
   </si>
   <si>
     <t>Benjamin Marasigan</t>
   </si>
   <si>
     <t>K7063-83563</t>
   </si>
   <si>
     <t>FLORA A.ILAGAN</t>
   </si>
   <si>
     <t>K7068-84987</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
@@ -782,90 +782,90 @@
   <si>
     <t>DAISY D. ROJAS</t>
   </si>
   <si>
     <t>K7063-81975</t>
   </si>
   <si>
     <t>MARLON R.REYES</t>
   </si>
   <si>
     <t>K7063-88219</t>
   </si>
   <si>
     <t>MECCAILA S.DE VILLA</t>
   </si>
   <si>
     <t>K7126-86702</t>
   </si>
   <si>
     <t>Margarita Catan</t>
   </si>
   <si>
     <t>K7123-80269</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. STEPHANIE CLAIRE/PALACAY VALENCIA </t>
+    <t>MA. STEPHANIE CLAIRE/PALACAY VALENCIA</t>
   </si>
   <si>
     <t>K7129-81210</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>BOBBY LLANERA</t>
   </si>
   <si>
     <t>K5002-95298</t>
   </si>
   <si>
     <t>ERLINDA CATAPANG</t>
   </si>
   <si>
     <t>K7129-79675</t>
   </si>
   <si>
     <t>K7074-84398</t>
   </si>
   <si>
     <t>Randy coforni ramos</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA VILLAOS </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">ABELARDO BITERA JR. </t>
+    <t>VIRGINIA VILLAOS</t>
+  </si>
+  <si>
+    <t>LEENIE BISCOCHO / NED BISCOCHO</t>
+  </si>
+  <si>
+    <t>LORNA VENTURANZA</t>
+  </si>
+  <si>
+    <t>JOYKRISTEL V. GLORIOSO</t>
+  </si>
+  <si>
+    <t>ABELARDO BITERA JR.</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E. Brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>