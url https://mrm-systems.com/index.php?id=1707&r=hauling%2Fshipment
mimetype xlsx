--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -116,51 +116,51 @@
   <si>
     <t>K6002-96528</t>
   </si>
   <si>
     <t>ERLINDA C. RABINO</t>
   </si>
   <si>
     <t>K7126-81030</t>
   </si>
   <si>
     <t>Chrisa L Abello</t>
   </si>
   <si>
     <t>K7030-82043</t>
   </si>
   <si>
     <t>TANAUAN LEYTE</t>
   </si>
   <si>
     <t>NORMA P 0RONOS</t>
   </si>
   <si>
     <t>K7124-82402</t>
   </si>
   <si>
-    <t xml:space="preserve">RIYNALDO CINCO </t>
+    <t>RIYNALDO CINCO</t>
   </si>
   <si>
     <t>K7124-80888</t>
   </si>
   <si>
     <t>TUNGA LEYTE</t>
   </si>
   <si>
     <t>ARWIN M. BRIT</t>
   </si>
   <si>
     <t>K7127-80603</t>
   </si>
   <si>
     <t>BIRI NORTHERN SAMAR</t>
   </si>
   <si>
     <t>ELIZABETH LUNA</t>
   </si>
   <si>
     <t>K7016-80590</t>
   </si>
   <si>
     <t>LAOANG NORTHERN SAMAR</t>
   </si>
@@ -239,156 +239,156 @@
   <si>
     <t>Antonia Zapanta</t>
   </si>
   <si>
     <t>K7063-86770</t>
   </si>
   <si>
     <t>SAN FRANCISCO SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>FRANCISCO SIMOEN R CERIO</t>
   </si>
   <si>
     <t>K6002-86061</t>
   </si>
   <si>
     <t>LOURDEZ C. MATIN -AO</t>
   </si>
   <si>
     <t>K7061-95898</t>
   </si>
   <si>
     <t>SOGOD SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Joy Recomendacion </t>
+    <t>Joy Recomendacion</t>
   </si>
   <si>
     <t>K7073-81300</t>
   </si>
   <si>
     <t>CARLITO O. MORALDE</t>
   </si>
   <si>
     <t>K5002-86761</t>
   </si>
   <si>
     <t>CULABA BILIRAN</t>
   </si>
   <si>
     <t>NELSON GADUGDUG</t>
   </si>
   <si>
     <t>K5002-85985</t>
   </si>
   <si>
     <t>K7124-82452</t>
   </si>
   <si>
     <t>NAVAL (Capital) BILIRAN</t>
   </si>
   <si>
     <t>GUMAMELA E SILVANO</t>
   </si>
   <si>
     <t>K7129-86821</t>
   </si>
   <si>
     <t>ALCOY CEBU</t>
   </si>
   <si>
     <t>MERCEDITA C. JOROLAN</t>
   </si>
   <si>
     <t>K7026-87015</t>
   </si>
   <si>
     <t>BANTAYAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTOR </t>
+    <t>VICTOR</t>
   </si>
   <si>
     <t>K7133-80343</t>
   </si>
   <si>
     <t>BARILI CEBU</t>
   </si>
   <si>
     <t>Richardo ubas sr.</t>
   </si>
   <si>
     <t>K7124-81389</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>JEBOY L LAUGANAS</t>
   </si>
   <si>
     <t>K7058-82340</t>
   </si>
   <si>
-    <t xml:space="preserve">  Warlito   naveo</t>
+    <t>Warlito   naveo</t>
   </si>
   <si>
     <t>K7074-86526</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>Concepcion r. Vallenis</t>
   </si>
   <si>
     <t>K7026-85782</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>JAMAICA MARIS DAVID</t>
   </si>
   <si>
     <t>K7026-95569</t>
   </si>
   <si>
     <t>Lily del rosario</t>
   </si>
   <si>
     <t>K7124-85528</t>
   </si>
   <si>
     <t>FLORDELIZA C. PORTUGALETE</t>
   </si>
   <si>
     <t>K7129-86822</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON VALENCIA </t>
+    <t>CORAZON VALENCIA</t>
   </si>
   <si>
     <t>K7123-85795</t>
   </si>
   <si>
     <t>MRS. ANGELICA G PINO</t>
   </si>
   <si>
     <t>K7068-96193</t>
   </si>
   <si>
     <t>DOLOROSA D. OTERO</t>
   </si>
   <si>
     <t>K7124-80597</t>
   </si>
   <si>
     <t>LENITH GANAZON</t>
   </si>
   <si>
     <t>K7124-86387</t>
   </si>
   <si>
     <t>JOEAN BERAN BARORO</t>
   </si>
@@ -404,66 +404,66 @@
   <si>
     <t>MICHELLE ANDREA GREGORI</t>
   </si>
   <si>
     <t>K7129-86493</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
     <t>DEXTER R. AGUILAR</t>
   </si>
   <si>
     <t>K7073-79359</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
     <t>CARL FRANCIS JUDAVAL</t>
   </si>
   <si>
     <t>K7058-79619</t>
   </si>
   <si>
-    <t xml:space="preserve"> Timogene asbang</t>
+    <t>Timogene asbang</t>
   </si>
   <si>
     <t>K7126-85858</t>
   </si>
   <si>
     <t>Julieta Cabahug</t>
   </si>
   <si>
     <t>K7058-81504</t>
   </si>
   <si>
     <t>CORDOVA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mildred casquejo</t>
+    <t>Mildred casquejo</t>
   </si>
   <si>
     <t>K7124-86201</t>
   </si>
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
     <t>REYNALDO TERO</t>
   </si>
   <si>
     <t>K7063-83668</t>
   </si>
   <si>
     <t>DALAGUETE CEBU</t>
   </si>
   <si>
     <t>FELIX FAJARDO</t>
   </si>
   <si>
     <t>K7063-83653</t>
   </si>
   <si>
     <t>ROGER ATIBAGOS</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>K7073-95530</t>
   </si>
   <si>
     <t>MARY GRACE G. DALINO</t>
   </si>
   <si>
     <t>K7129-82082</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>ARNELITO M. MEJIAS</t>
   </si>
   <si>
     <t>K7063-88501</t>
   </si>
   <si>
     <t>GENALYN O.POMENTO</t>
   </si>
   <si>
     <t>K7125-85520</t>
   </si>
   <si>
-    <t xml:space="preserve">DAWN FRANCIS INOT RAYOS </t>
+    <t>DAWN FRANCIS INOT RAYOS</t>
   </si>
   <si>
     <t>K7073-80620</t>
   </si>
   <si>
     <t>Mercy Y  Rica</t>
   </si>
   <si>
     <t>K7124-81268</t>
   </si>
   <si>
     <t>JOHN PHEL ABANO BALANSAD</t>
   </si>
   <si>
     <t>K7126-82549</t>
   </si>
   <si>
     <t>Myla P. Ompad</t>
   </si>
   <si>
     <t>K7133-85538</t>
   </si>
   <si>
     <t>Leila sinculan</t>
   </si>
@@ -572,90 +572,90 @@
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>Dimna B Hermosa</t>
   </si>
   <si>
     <t>K7026-85463</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
     <t>Sharon Masellones</t>
   </si>
   <si>
     <t>K7030-81340</t>
   </si>
   <si>
     <t>EUFEMIA LAMBAYAN</t>
   </si>
   <si>
     <t>K7133-83873</t>
   </si>
   <si>
-    <t xml:space="preserve">Joe am fuensalida </t>
+    <t>Joe am fuensalida</t>
   </si>
   <si>
     <t>K7074-87992</t>
   </si>
   <si>
     <t>Gerlito jucdong</t>
   </si>
   <si>
     <t>K7124-86404</t>
   </si>
   <si>
     <t>MYRNA ARSUA</t>
   </si>
   <si>
     <t>K7133-85387</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>Ruth polancos</t>
   </si>
   <si>
     <t>K7121-86154</t>
   </si>
   <si>
     <t>Haydee a ordonez florante aquino</t>
   </si>
   <si>
     <t>K7030-87018</t>
   </si>
   <si>
     <t>FAMELA CASTILLO</t>
   </si>
   <si>
     <t>K7016-79896</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYL EVANGELIO </t>
+    <t>CHERYL EVANGELIO</t>
   </si>
   <si>
     <t>K7127-79891</t>
   </si>
   <si>
     <t>FRECHIE NAZARENO</t>
   </si>
   <si>
     <t>K7126-86741</t>
   </si>
   <si>
     <t>Ulrich Caleb L Nave</t>
   </si>
   <si>
     <t>K7129-80871</t>
   </si>
   <si>
     <t>JULIETA C. PRAJES</t>
   </si>
   <si>
     <t>K7126-86736</t>
   </si>
   <si>
     <t>Rhoda may  pardillo</t>
   </si>
@@ -710,60 +710,60 @@
   <si>
     <t>K8002-81409</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>Judith gabutero</t>
   </si>
   <si>
     <t>K7123-80978</t>
   </si>
   <si>
     <t>Apolinaria S Olores</t>
   </si>
   <si>
     <t>K7030-85852</t>
   </si>
   <si>
     <t>MENGIE B MAGARIN</t>
   </si>
   <si>
     <t>K7073-79431</t>
   </si>
   <si>
-    <t xml:space="preserve">INEL CANDY </t>
+    <t>INEL CANDY</t>
   </si>
   <si>
     <t>K7058-82335</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma theresa lastimado</t>
+    <t>Ma theresa lastimado</t>
   </si>
   <si>
     <t>K7123-86239</t>
   </si>
   <si>
     <t>RAMEL AURITA PANUGALING</t>
   </si>
   <si>
     <t>K7011-80357</t>
   </si>
   <si>
     <t>LEONORA C. MARQUEZ</t>
   </si>
   <si>
     <t>K7129-80706</t>
   </si>
   <si>
     <t>CAN-AVID EASTERN SAMAR</t>
   </si>
   <si>
     <t>JOVITA LAZARRA LOPENA</t>
   </si>
   <si>
     <t>K7073-80622</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>MARIBEL BORMATE</t>
   </si>
   <si>
     <t>K7068-95719</t>
   </si>
   <si>
     <t>MAYDOLONG EASTERN SAMAR</t>
   </si>
   <si>
     <t>LOIDA BACAL LIRA</t>
   </si>
   <si>
     <t>K7121-86643</t>
   </si>
   <si>
     <t>Benita B Duque</t>
   </si>
   <si>
     <t>K7058-80758</t>
   </si>
   <si>
     <t>SAN POLICARPO EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE JOY ORQUE/DAYA ORQUE </t>
+    <t>ROSE JOY ORQUE/DAYA ORQUE</t>
   </si>
   <si>
     <t>K7030-85823</t>
   </si>
   <si>
     <t>MR JULIO ORTIGUESA JR</t>
   </si>
   <si>
     <t>K7133-83799</t>
   </si>
   <si>
     <t>ALANGALANG LEYTE</t>
   </si>
   <si>
     <t>Fidela asoy</t>
   </si>
   <si>
     <t>K7125-87710</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
     <t>Felina Avestrus</t>
   </si>
@@ -869,114 +869,114 @@
   <si>
     <t>K7030-82418</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
     <t>JO LEANDRA R PORE</t>
   </si>
   <si>
     <t>K6002-86283</t>
   </si>
   <si>
     <t>HILONGOS LEYTE</t>
   </si>
   <si>
     <t>ROSELLER. A. YAN</t>
   </si>
   <si>
     <t>K7125-86764</t>
   </si>
   <si>
     <t>HINDANG LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Merigen B Dekit </t>
+    <t>Merigen B Dekit</t>
   </si>
   <si>
     <t>K5002-85060</t>
   </si>
   <si>
     <t>EMELIE VALMORIA</t>
   </si>
   <si>
     <t>K7074-88027</t>
   </si>
   <si>
     <t>ISABEL LEYTE</t>
   </si>
   <si>
     <t>Deyicola costan</t>
   </si>
   <si>
     <t>K5002-80520</t>
   </si>
   <si>
     <t>GONZALA D. CANTON</t>
   </si>
   <si>
     <t>K7129-86286</t>
   </si>
   <si>
     <t>MAHAPLAG LEYTE</t>
   </si>
   <si>
     <t>IRENE CAPUERA</t>
   </si>
   <si>
     <t>K7058-80628</t>
   </si>
   <si>
     <t>MATALOM LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cecelien  b  paler</t>
+    <t>Cecelien  b  paler</t>
   </si>
   <si>
     <t>K7073-85677</t>
   </si>
   <si>
     <t>MAYORGA LEYTE</t>
   </si>
   <si>
     <t>ELENA K. TEBERIO</t>
   </si>
   <si>
     <t>K7123-80499</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>EDUARDO L ARAR</t>
   </si>
   <si>
     <t>K7068-83618</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE RAMIREZ SALVADOR </t>
+    <t>MARY JANE RAMIREZ SALVADOR</t>
   </si>
   <si>
     <t>K7129-80919</t>
   </si>
   <si>
     <t>JEROME SANORIA</t>
   </si>
   <si>
     <t>K7063-86151</t>
   </si>
   <si>
     <t>EVANGELINE S.ROMEO</t>
   </si>
   <si>
     <t>K7105-85967</t>
   </si>
   <si>
     <t>REMEDIOS ANDO</t>
   </si>
   <si>
     <t>K7123-85902</t>
   </si>
   <si>
     <t>Mr.mrs ALLAN /GENDA MALUYA</t>
   </si>