--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -92,93 +92,93 @@
   <si>
     <t>K7123-85876</t>
   </si>
   <si>
     <t>MAMBAJAO (Capital) CAMIGUIN</t>
   </si>
   <si>
     <t>AQUILINO PALIS</t>
   </si>
   <si>
     <t>K7127-85993</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ALMA GREGORIO</t>
   </si>
   <si>
     <t>K7016-81792</t>
   </si>
   <si>
     <t>MAGSAYSAY (LINUGOS) MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELGENE ABELLA </t>
+    <t>ELGENE ABELLA</t>
   </si>
   <si>
     <t>K5005-85337</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>MUHAMMAD P. GOGO</t>
   </si>
   <si>
     <t>K7129-81170</t>
   </si>
   <si>
     <t>JIMMY SYLVIA PAGALAN</t>
   </si>
   <si>
     <t>K7126-86655</t>
   </si>
   <si>
     <t>Mary Grace Cañones</t>
   </si>
   <si>
     <t>K7063-87821</t>
   </si>
   <si>
     <t>NATHANIEL SABLON</t>
   </si>
   <si>
     <t>K7011-95582</t>
   </si>
   <si>
     <t>GUILMA.MONSALE</t>
   </si>
   <si>
     <t>K7129-79152</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">PAULA MARIZ D. QUIJANO </t>
+    <t>PAULA MARIZ D. QUIJANO</t>
   </si>
   <si>
     <t>K7133-75860</t>
   </si>
   <si>
     <t>AMY BELLEZA</t>
   </si>
   <si>
     <t>K7069-85364</t>
   </si>
   <si>
     <t>peejay Ripdes</t>
   </si>
   <si>
     <t>K7068-84544</t>
   </si>
   <si>
     <t>PELAEZ MOHAMAD SALAH</t>
   </si>
   <si>
     <t>K7068-86782</t>
   </si>
   <si>
     <t>Cresendo Villasencio</t>
   </si>
@@ -194,90 +194,90 @@
   <si>
     <t>RICARD M MEDINA JR.</t>
   </si>
   <si>
     <t>K7069-94696</t>
   </si>
   <si>
     <t>ERNESTO P BULLENA</t>
   </si>
   <si>
     <t>K7073-81043</t>
   </si>
   <si>
     <t>Rosa Lorica</t>
   </si>
   <si>
     <t>K7129-85777</t>
   </si>
   <si>
     <t>PINANG KARIM MAGNO</t>
   </si>
   <si>
     <t>K7074-81608</t>
   </si>
   <si>
-    <t xml:space="preserve">Danilo o.REGOSANTE </t>
+    <t>Danilo o.REGOSANTE</t>
   </si>
   <si>
     <t>K6002-81891</t>
   </si>
   <si>
     <t>EDGARDO LOPEZ</t>
   </si>
   <si>
     <t>K7069-86988</t>
   </si>
   <si>
     <t>JOVELYN N ALCONTIN</t>
   </si>
   <si>
     <t>K7123-85473</t>
   </si>
   <si>
     <t>JEFFREY B. CAÑADA</t>
   </si>
   <si>
     <t>K7073-80986</t>
   </si>
   <si>
     <t>KARLEEN A. SIOKON</t>
   </si>
   <si>
     <t>K7068-94533</t>
   </si>
   <si>
     <t>MHAY MALDA</t>
   </si>
   <si>
     <t>K7063-82281</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">JIMMY CARDENAS </t>
+    <t>JIMMY CARDENAS</t>
   </si>
   <si>
     <t>K7017-87045</t>
   </si>
   <si>
     <t>KYLA QNGELA POTICAR</t>
   </si>
   <si>
     <t>K7017-86910</t>
   </si>
   <si>
     <t>DIVINA HOLLERO</t>
   </si>
   <si>
     <t>K7030-80209</t>
   </si>
   <si>
     <t>MERLITA DAET</t>
   </si>
   <si>
     <t>K8002-81462</t>
   </si>
   <si>
     <t>JOCELYN GULBIN PADRE</t>
   </si>
@@ -296,93 +296,93 @@
   <si>
     <t>AYRAJEAN B.TAMESIS</t>
   </si>
   <si>
     <t>K7026-86078</t>
   </si>
   <si>
     <t>JOHANN D. VELASCO</t>
   </si>
   <si>
     <t>K7016-80689</t>
   </si>
   <si>
     <t>LUZVIMINDA VILLA</t>
   </si>
   <si>
     <t>K7068-86779</t>
   </si>
   <si>
     <t>DANILO D.DOROTEO</t>
   </si>
   <si>
     <t>K7058-85616</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hiezeyl  gay  l  belgadiel</t>
+    <t>Hiezeyl  gay  l  belgadiel</t>
   </si>
   <si>
     <t>K5003-95092</t>
   </si>
   <si>
     <t>K5003-85461</t>
   </si>
   <si>
     <t>imelda metra</t>
   </si>
   <si>
     <t>K7124-86418</t>
   </si>
   <si>
     <t>Adnan Masandag</t>
   </si>
   <si>
     <t>K7026-82143</t>
   </si>
   <si>
     <t>JENELYN PEDRANO FLORES</t>
   </si>
   <si>
     <t>K7063-86085</t>
   </si>
   <si>
     <t>VIRGINIA AMOLONG</t>
   </si>
   <si>
     <t>K7063-86079</t>
   </si>
   <si>
     <t>SAMUEL C MEMITA</t>
   </si>
   <si>
     <t>K7123-82090</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEFEL JOHN SURIAGA </t>
+    <t>JOEFEL JOHN SURIAGA</t>
   </si>
   <si>
     <t>K7017-87046</t>
   </si>
   <si>
     <t>BEVERLY SANCHEZ</t>
   </si>
   <si>
     <t>K6002-81105</t>
   </si>
   <si>
     <t>CHTISTIAN PAUL TABLAZON</t>
   </si>
   <si>
     <t>K7123-82173</t>
   </si>
   <si>
     <t>MARIAM UTTO ANDAO</t>
   </si>
   <si>
     <t>K7093-86803</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
@@ -443,90 +443,90 @@
   <si>
     <t>K7068-83564</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>GUIAHARINA AMPATUAN MANTIL</t>
   </si>
   <si>
     <t>K7074-88287</t>
   </si>
   <si>
     <t>Nena a. Cri stobal / Gertrude's c. Diez</t>
   </si>
   <si>
     <t>K7074-85348</t>
   </si>
   <si>
     <t>Mohammad dudin</t>
   </si>
   <si>
     <t>K7123-79499</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLYN T ALCALDE </t>
+    <t>MERLYN T ALCALDE</t>
   </si>
   <si>
     <t>K7073-81317</t>
   </si>
   <si>
     <t>LEBELLA B. OLIVO</t>
   </si>
   <si>
     <t>K7133-83893</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">Marhan magandingan daite </t>
+    <t>Marhan magandingan daite</t>
   </si>
   <si>
     <t>K7129-86366</t>
   </si>
   <si>
     <t>SAIDA ANSA</t>
   </si>
   <si>
     <t>K7026-81899</t>
   </si>
   <si>
-    <t xml:space="preserve">Sambra </t>
+    <t>Sambra</t>
   </si>
   <si>
     <t>K7069-88795</t>
   </si>
   <si>
     <t>Leah g. bacia</t>
   </si>
   <si>
     <t>K7125-86944</t>
   </si>
   <si>
-    <t xml:space="preserve">Dezerey Catillo </t>
+    <t>Dezerey Catillo</t>
   </si>
   <si>
     <t>K7074-83512</t>
   </si>
   <si>
     <t>Muhidin u. Mustapa</t>
   </si>
   <si>
     <t>K7093-83588</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>NORMA D. BALAYMAN</t>
   </si>
   <si>
     <t>K7133-76443</t>
   </si>
   <si>
     <t>Alvin caccam</t>
   </si>
   <si>
     <t>K5005-94486</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>K7129-79515</t>
   </si>
   <si>
     <t>ADBULLAZIZ BALAO ABDULKARIM</t>
   </si>
   <si>
     <t>K7129-80434</t>
   </si>
   <si>
     <t>MALAPATAN SARANGANI</t>
   </si>
   <si>
     <t>SARIA UBPON</t>
   </si>
   <si>
     <t>K7017-86529</t>
   </si>
   <si>
     <t>NILDA B CADERAO</t>
   </si>
   <si>
     <t>K7121-80957</t>
   </si>
   <si>
-    <t xml:space="preserve">Corsom H Pala </t>
+    <t>Corsom H Pala</t>
   </si>
   <si>
     <t>K7017-85853</t>
   </si>
   <si>
     <t>RODA A TITINGOL</t>
   </si>
   <si>
     <t>K7135-80865</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>Belinda Tayamora Galupo</t>
   </si>
   <si>
     <t>K5004-80411</t>
   </si>
   <si>
     <t>MELY GRACE G. CAMPUGAN</t>
   </si>
   <si>
     <t>K7126-82584</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>K7068-84619</t>
   </si>
   <si>
     <t>CARMEN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>EUSTAQUIO LARGO JR</t>
   </si>
   <si>
     <t>K7011-80708</t>
   </si>
   <si>
     <t>LAS NIEVES AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>SUSAN P. MONTICILLO</t>
   </si>
   <si>
     <t>K7105-81729</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CLEOPARS SOJOR MACABINGUEL </t>
+    <t>CLEOPARS SOJOR MACABINGUEL</t>
   </si>
   <si>
     <t>K7030-95860</t>
   </si>
   <si>
     <t>ROCHELLE E CAPISTRANO</t>
   </si>
   <si>
     <t>K7069-83947</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>weljeane baguio</t>
   </si>
   <si>
     <t>K7063-87339</t>
   </si>
   <si>
     <t>BUNAWAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>RIANIE SWEET HEART DELACRUZ</t>
   </si>
@@ -986,63 +986,63 @@
   <si>
     <t>SAN AGUSTIN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>LORRENE STACEY ITILONG ACIERTO</t>
   </si>
   <si>
     <t>K5002-79397</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ROXAN D. BAUTISTA</t>
   </si>
   <si>
     <t>K7125-84477</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) DINAGAT ISLANDS</t>
   </si>
   <si>
     <t>DIOSDALIZA M ALBURO</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONIDA CASTRO </t>
+    <t>LEONIDA CASTRO</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NERLA U. JAVA </t>
+    <t>NERLA U. JAVA</t>
   </si>
   <si>
     <t>TAGANA-AN SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">EMELITO TONERA c/o GINA ALCESO </t>
+    <t>EMELITO TONERA c/o GINA ALCESO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbg8012</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>James bond bacor 09074617668</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>