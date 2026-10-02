--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -74,51 +74,51 @@
   <si>
     <t>CRISTYL P.IGNACIO</t>
   </si>
   <si>
     <t>K7011-95355</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>MILAGROS PELINGEN</t>
   </si>
   <si>
     <t>K7124-95340</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>GARRY LUMASANG</t>
   </si>
   <si>
     <t>K5002-96092</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIA RECLAMADO </t>
+    <t>JULIA RECLAMADO</t>
   </si>
   <si>
     <t>K6002-96355</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>DARYL KITONGAN</t>
   </si>
   <si>
     <t>K7068-95241</t>
   </si>
   <si>
     <t>SANTA MARCELA APAYAO</t>
   </si>
   <si>
     <t>JOHNNY PASCUA</t>
   </si>
   <si>
     <t>K7121-95410</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
@@ -146,75 +146,75 @@
   <si>
     <t>K5002-95555</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>Roshiela G. Duero</t>
   </si>
   <si>
     <t>K5003-95378</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Efren Fernando</t>
   </si>
   <si>
     <t>K5002-96342</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ISMAEL G DITANO </t>
+    <t>ISMAEL G DITANO</t>
   </si>
   <si>
     <t>K7126-95301</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Lorna Cargado</t>
   </si>
   <si>
     <t>K5002-95304</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">AMGFLORTNCE  LIUV IDO </t>
+    <t>AMGFLORTNCE  LIUV IDO</t>
   </si>
   <si>
     <t>K5003-96494</t>
   </si>
   <si>
-    <t xml:space="preserve">CHESKA NOELLE VILLAREAL </t>
+    <t>CHESKA NOELLE VILLAREAL</t>
   </si>
   <si>
     <t>K5003-96111</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Arceli M.Casiserano</t>
   </si>
   <si>
     <t>K7068-94992</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>LUZUIMINDA LOSA SAPNU</t>
   </si>
   <si>
     <t>K5003-95596</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
@@ -224,57 +224,57 @@
   <si>
     <t>K5005-95076</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>AGNES JUCO</t>
   </si>
   <si>
     <t>K5002-95395</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>JOANA MACAPAGAL</t>
   </si>
   <si>
     <t>K7126-95390</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Julieta Balgua </t>
+    <t>Julieta Balgua</t>
   </si>
   <si>
     <t>K7068-94451</t>
   </si>
   <si>
-    <t xml:space="preserve">RRNESTO VILLANUEVA ANGELES </t>
+    <t>RRNESTO VILLANUEVA ANGELES</t>
   </si>
   <si>
     <t>K7026-95883</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Imelda Bernardo Galura</t>
   </si>
   <si>
     <t>K7030-95303</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>EDNA L. ΜΙΑ</t>
   </si>
   <si>
     <t>K7074-94706</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>