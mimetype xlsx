--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,75 +50,75 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-77246</t>
   </si>
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Daryl c. Castillano </t>
+    <t>Daryl c. Castillano</t>
   </si>
   <si>
     <t>K7072-83716</t>
   </si>
   <si>
     <t>KENT EDWARD RIO</t>
   </si>
   <si>
     <t>K7030-79661</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Ginalyn E Yu</t>
   </si>
   <si>
     <t>K7133-84113</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Lenie cabeza </t>
+    <t>Lenie cabeza</t>
   </si>
   <si>
     <t>K7133-77720</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Ludorico s. Tulio</t>
   </si>
   <si>
     <t>K7030-80935</t>
   </si>
   <si>
     <t>JOSE L COMIDOY</t>
   </si>
   <si>
     <t>K7074-88084</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Gilberi l. Abeais</t>
   </si>
@@ -197,120 +197,120 @@
   <si>
     <t>VICTORIA B.MISPEROS/VICTOR</t>
   </si>
   <si>
     <t>K7129-81764</t>
   </si>
   <si>
     <t>SHIELA VERONA</t>
   </si>
   <si>
     <t>K7129-81078</t>
   </si>
   <si>
     <t>OCTAVIANA ESTRELLA</t>
   </si>
   <si>
     <t>K7030-81351</t>
   </si>
   <si>
     <t>GINA MOLINA</t>
   </si>
   <si>
     <t>K7017-87047</t>
   </si>
   <si>
-    <t xml:space="preserve">DELIA  JAKOSALEM </t>
+    <t>DELIA  JAKOSALEM</t>
   </si>
   <si>
     <t>K6002-95691</t>
   </si>
   <si>
     <t>KARL VINCENT CALIXTRO</t>
   </si>
   <si>
     <t>K7016-80038</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>VICENTE BALBOA</t>
   </si>
   <si>
     <t>K7093-86808</t>
   </si>
   <si>
     <t>LIZA SIBONGA</t>
   </si>
   <si>
     <t>K7129-81044</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ROMEL COLITA</t>
   </si>
   <si>
     <t>K7125-85424</t>
   </si>
   <si>
-    <t xml:space="preserve">Olevia C Avenido </t>
+    <t>Olevia C Avenido</t>
   </si>
   <si>
     <t>K7121-95257</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Richie Yap Jayme</t>
   </si>
   <si>
     <t>K7124-80617</t>
   </si>
   <si>
     <t>JESUS R.GAMO</t>
   </si>
   <si>
     <t>K7030-80539</t>
   </si>
   <si>
     <t>JENNIE LIZA CASUNGON</t>
   </si>
   <si>
     <t>K7135-81401</t>
   </si>
   <si>
-    <t xml:space="preserve">Jesper William Cabrera </t>
+    <t>Jesper William Cabrera</t>
   </si>
   <si>
     <t>K7080-81073</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA S BAGONGON </t>
+    <t>ELENA S BAGONGON</t>
   </si>
   <si>
     <t>K7126-79440</t>
   </si>
   <si>
     <t>Nurhuda Ali Basali</t>
   </si>
   <si>
     <t>K7026-81291</t>
   </si>
   <si>
     <t>GIRLIE F. ORCULLO</t>
   </si>
   <si>
     <t>K7105-81896</t>
   </si>
   <si>
     <t>RONALDO L. BULASA</t>
   </si>
   <si>
     <t>K7124-85575</t>
   </si>
   <si>
     <t>GERLY SUYMAN LONGAKIT</t>
   </si>
@@ -374,81 +374,81 @@
   <si>
     <t>MHAHER GANTA</t>
   </si>
   <si>
     <t>K5005-88091</t>
   </si>
   <si>
     <t>MILLY LALOY AGOSTO</t>
   </si>
   <si>
     <t>K7058-82333</t>
   </si>
   <si>
     <t>Benerando A. RAMOS</t>
   </si>
   <si>
     <t>K7068-87974</t>
   </si>
   <si>
     <t>CECILE FABROA</t>
   </si>
   <si>
     <t>K7063-88440</t>
   </si>
   <si>
-    <t xml:space="preserve">HARRY ARITALIA </t>
+    <t>HARRY ARITALIA</t>
   </si>
   <si>
     <t>K7126-85851</t>
   </si>
   <si>
     <t>Rodrigo R Garcia Jr.</t>
   </si>
   <si>
     <t>K7133-85398</t>
   </si>
   <si>
     <t>Maliwana elly lamanda</t>
   </si>
   <si>
     <t>K7129-85879</t>
   </si>
   <si>
     <t>ANDREW BUSTAMANTE</t>
   </si>
   <si>
     <t>K7125-88396</t>
   </si>
   <si>
     <t>REYNERIO P GONZALES JR</t>
   </si>
   <si>
     <t>K7011-86292</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mariza a  gataber</t>
+    <t>Mariza a  gataber</t>
   </si>
   <si>
     <t>K7073-82229</t>
   </si>
   <si>
     <t>Laurence I. Lumiguid</t>
   </si>
   <si>
     <t>K7121-81501</t>
   </si>
   <si>
     <t>Lorie ann gimeno</t>
   </si>
   <si>
     <t>K7073-80356</t>
   </si>
   <si>
     <t>ARLENE A. AZARIA</t>
   </si>
   <si>
     <t>K7063-88576</t>
   </si>
   <si>
     <t>REIGNE JAMAICA</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>ARVIE MAE DULAUGON</t>
   </si>
   <si>
     <t>K7126-86938</t>
   </si>
   <si>
     <t>Dency Dea Favorite</t>
   </si>
   <si>
     <t>K6002-79530</t>
   </si>
   <si>
     <t>MARIA FE MADERAL</t>
   </si>
   <si>
     <t>K7011-81822</t>
   </si>
   <si>
     <t>EDITHA BACALSO</t>
   </si>
   <si>
     <t>K7073-81034</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA BATULAT </t>
+    <t>GINA BATULAT</t>
   </si>
   <si>
     <t>K7072-83670</t>
   </si>
   <si>
     <t>LOUISE A. JALOP</t>
   </si>
   <si>
     <t>K7135-79599</t>
   </si>
   <si>
     <t>Norma Angon Detuya</t>
   </si>
   <si>
     <t>K7058-81080</t>
   </si>
   <si>
     <t>Regine  tuan  picarra</t>
   </si>
   <si>
     <t>K7125-85257</t>
   </si>
   <si>
     <t>Teresita Cainoy</t>
   </si>
@@ -614,120 +614,120 @@
   <si>
     <t>K7129-86486</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>BRENDAN T. MASONG</t>
   </si>
   <si>
     <t>K7105-84358</t>
   </si>
   <si>
     <t>BOSTON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>AIZA AMBAOGAN</t>
   </si>
   <si>
     <t>K7127-94660</t>
   </si>
   <si>
     <t>CARAGA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTHAR  RHUELO BALILAHON </t>
+    <t>ANTHAR  RHUELO BALILAHON</t>
   </si>
   <si>
     <t>K7030-86403</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Ella Lura Reyes</t>
   </si>
   <si>
     <t>K7011-80327</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>RUBY L. ALECANTE</t>
   </si>
   <si>
     <t>K5003-81277</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>KRISTINE aradillos</t>
   </si>
   <si>
     <t>K7030-80203</t>
   </si>
   <si>
     <t>TARRAGONA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary  cris b  virna</t>
+    <t>Mary  cris b  virna</t>
   </si>
   <si>
     <t>K7074-85455</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Sonia roble remis</t>
   </si>
   <si>
     <t>K7058-82472</t>
   </si>
   <si>
-    <t xml:space="preserve"> Drlia  gacia yray </t>
+    <t>Drlia  gacia yray</t>
   </si>
   <si>
     <t>K7073-87037</t>
   </si>
   <si>
     <t>LAAK (SAN VICENTE) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>MARITA P. ALMONICAR</t>
   </si>
   <si>
     <t>K5003-85632</t>
   </si>
   <si>
     <t>MABINI (DOÑA ALICIA) COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">joylyn guevarra </t>
+    <t>joylyn guevarra</t>
   </si>
   <si>
     <t>K7123-81121</t>
   </si>
   <si>
     <t>MACO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>TREXY JANE NODALO</t>
   </si>
   <si>
     <t>K7105-85226</t>
   </si>
   <si>
     <t>MIGUELA S. PORIO</t>
   </si>
   <si>
     <t>K7129-79507</t>
   </si>
   <si>
     <t>Rodolfo Fiel jr</t>
   </si>
   <si>
     <t>K7011-82531</t>
   </si>
@@ -764,60 +764,60 @@
   <si>
     <t>Arnel Flores Cacho</t>
   </si>
   <si>
     <t>K7073-80569</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>Jestoni M. Yobueno</t>
   </si>
   <si>
     <t>K7069-84893</t>
   </si>
   <si>
     <t>SANTA MARIA DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>GLORIA PRADAS</t>
   </si>
   <si>
     <t>K7123-80307</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITA FLORES </t>
+    <t>NENITA FLORES</t>
   </si>
   <si>
     <t>K7030-81269</t>
   </si>
   <si>
     <t>SARANGANI DAVAO OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORA C TRASMONTE </t>
+    <t>FLORA C TRASMONTE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CDF8833</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Areil arilla</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>