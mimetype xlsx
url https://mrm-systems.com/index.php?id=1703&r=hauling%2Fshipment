--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,66 +50,66 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-81738</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lani Tan Manalili </t>
+    <t>Lani Tan Manalili</t>
   </si>
   <si>
     <t>K7126-82554</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>Dwayne Sto Domingo</t>
   </si>
   <si>
     <t>K7016-79862</t>
   </si>
   <si>
-    <t xml:space="preserve">JOYCE VERGARA </t>
+    <t>JOYCE VERGARA</t>
   </si>
   <si>
     <t>K7068-88399</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>RHODA VICTORIO</t>
   </si>
   <si>
     <t>K7121-80629</t>
   </si>
   <si>
     <t>Janice B Consuelo</t>
   </si>
   <si>
     <t>K7126-85573</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Cherilyn M Dela Fuente c/o Apong Caring Henzon</t>
   </si>