--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-87135</t>
   </si>
   <si>
     <t>ALTAVAS AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Jolly An D Clasin </t>
+    <t>Jolly An D Clasin</t>
   </si>
   <si>
     <t>K7068-84321</t>
   </si>
   <si>
     <t>BATAN AKLAN</t>
   </si>
   <si>
     <t>ROGER GONZALES</t>
   </si>
   <si>
     <t>K7121-82151</t>
   </si>
   <si>
     <t>BURUANGA AKLAN</t>
   </si>
   <si>
     <t>Raniel eletiong</t>
   </si>
   <si>
     <t>K5002-86914</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
@@ -146,66 +146,66 @@
   <si>
     <t>ROY ALLEN D RICO</t>
   </si>
   <si>
     <t>K7017-84203</t>
   </si>
   <si>
     <t>PATNONGON ANTIQUE</t>
   </si>
   <si>
     <t>GETARDO GARCENILA</t>
   </si>
   <si>
     <t>K6002-80687</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>NIN̈A JANE ARDENIO or VICENTA ARDENIO</t>
   </si>
   <si>
     <t>K7058-86004</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rhodora d aguillon </t>
+    <t>Rhodora d aguillon</t>
   </si>
   <si>
     <t>K7074-88487</t>
   </si>
   <si>
     <t>JOBLET BAYLON</t>
   </si>
   <si>
     <t>K7127-81549</t>
   </si>
   <si>
     <t>SIBALOM ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">MERCY A, FULGENCIO </t>
+    <t>MERCY A, FULGENCIO</t>
   </si>
   <si>
     <t>K5002-86178</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>REGINA M. DELA CRUZ</t>
   </si>
   <si>
     <t>K7074-94728</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
     <t>Elma dimo Ramon dimo</t>
   </si>
   <si>
     <t>K5003-95599</t>
   </si>
   <si>
     <t>MILAGROS FUENTES</t>
   </si>
@@ -326,51 +326,51 @@
   <si>
     <t>MARRY LOUR FRANCISCO</t>
   </si>
   <si>
     <t>K6002-86829</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>JENNIFER ANN ANGELITUD</t>
   </si>
   <si>
     <t>K7068-87493</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>MAY ANN BADIAN</t>
   </si>
   <si>
     <t>K7093-87457</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEN J. CATUNAO </t>
+    <t>ALLEN J. CATUNAO</t>
   </si>
   <si>
     <t>K7105-82239</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>JOSEFA BUSTALIÑO</t>
   </si>
   <si>
     <t>K7011-85814</t>
   </si>
   <si>
     <t>FRANCIS BALBOA</t>
   </si>
   <si>
     <t>K5003-95612</t>
   </si>
   <si>
     <t>BAROTAC VIEJO ILOILO</t>
   </si>
   <si>
     <t>joecel  palmes</t>
   </si>
@@ -392,102 +392,102 @@
   <si>
     <t>Carl ryan  caballen</t>
   </si>
   <si>
     <t>K7016-79829</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
   <si>
     <t>CHRISTY CATALAN</t>
   </si>
   <si>
     <t>K7069-86595</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>Sheiy Ann E Liamera</t>
   </si>
   <si>
     <t>K7125-86974</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonases villa </t>
+    <t>Jonases villa</t>
   </si>
   <si>
     <t>K7123-81138</t>
   </si>
   <si>
     <t>IGBARAS ILOILO</t>
   </si>
   <si>
     <t>ERLINDA SEVILLANO</t>
   </si>
   <si>
     <t>K7135-85895</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>DIANA SHARMINE Florencondia</t>
   </si>
   <si>
     <t>K7121-81427</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSELITO VENCER </t>
+    <t>JOSELITO VENCER</t>
   </si>
   <si>
     <t>K7129-81052</t>
   </si>
   <si>
     <t>JEANNIEN MAY SORIANO</t>
   </si>
   <si>
     <t>K5002-80306</t>
   </si>
   <si>
     <t>RHEA SAYSON CERAME</t>
   </si>
   <si>
     <t>K5001-79583</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>Rhod Joesjua Camales</t>
   </si>
   <si>
     <t>K7058-80757</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUS D. NATONTON </t>
+    <t>JESUS D. NATONTON</t>
   </si>
   <si>
     <t>K7129-80752</t>
   </si>
   <si>
     <t>ALAIN AMBUT</t>
   </si>
   <si>
     <t>K7124-96408</t>
   </si>
   <si>
     <t>Joey lee Calay</t>
   </si>
   <si>
     <t>K7093-87879</t>
   </si>
   <si>
     <t>ROSALINDA LACUYA</t>
   </si>
   <si>
     <t>K7127-81415</t>
   </si>
   <si>
     <t>ANGELO MARI LIANDRO REYES</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>K7068-84610</t>
   </si>
   <si>
     <t>GEMMA JONDONERO</t>
   </si>
   <si>
     <t>K7068-84121</t>
   </si>
   <si>
     <t>RUBY LIZARDO</t>
   </si>
   <si>
     <t>K7068-84612</t>
   </si>
   <si>
     <t>MA. ANABETH AMBONAN</t>
   </si>
   <si>
     <t>K7123-85449</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">CRISANTO NARVAZA </t>
+    <t>CRISANTO NARVAZA</t>
   </si>
   <si>
     <t>K7133-85516</t>
   </si>
   <si>
     <t>JASON L JANEO</t>
   </si>
   <si>
     <t>K7068-87406</t>
   </si>
   <si>
     <t>BOBBY J. MADERSE</t>
   </si>
   <si>
     <t>K7129-80756</t>
   </si>
   <si>
     <t>CEIZALD JAY ALEGRIA</t>
   </si>
   <si>
     <t>K7026-79577</t>
   </si>
   <si>
     <t>MAASIN ILOILO</t>
   </si>
@@ -620,87 +620,87 @@
   <si>
     <t>MA VICTORIA ANE</t>
   </si>
   <si>
     <t>K5003-95389</t>
   </si>
   <si>
     <t>ELADIO BERTIZ JR.</t>
   </si>
   <si>
     <t>K7125-94637</t>
   </si>
   <si>
     <t>KRISTIN M. TAHAMID</t>
   </si>
   <si>
     <t>K5002-81476</t>
   </si>
   <si>
     <t>ANABELLE SILONAR</t>
   </si>
   <si>
     <t>K7123-80179</t>
   </si>
   <si>
-    <t xml:space="preserve">Hezron Keith Mallorca </t>
+    <t>Hezron Keith Mallorca</t>
   </si>
   <si>
     <t>K7026-85566</t>
   </si>
   <si>
     <t>ZARRAGA ILOILO</t>
   </si>
   <si>
     <t>Stephen Ezekiel balle</t>
   </si>
   <si>
     <t>K7121-85861</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Theresa Melaine V Bernalde</t>
   </si>
   <si>
     <t>K7093-86818</t>
   </si>
   <si>
     <t>NIMFA A. RAMOS</t>
   </si>
   <si>
     <t>K7030-80438</t>
   </si>
   <si>
     <t>MARY LIZ P CALING</t>
   </si>
   <si>
     <t>K7125-88178</t>
   </si>
   <si>
-    <t xml:space="preserve">Efren D Pabalinas </t>
+    <t>Efren D Pabalinas</t>
   </si>
   <si>
     <t>K7123-80720</t>
   </si>
   <si>
     <t>EDREAH NICOLE SININING</t>
   </si>
   <si>
     <t>K7069-88291</t>
   </si>
   <si>
     <t>MA.JULIETA L.CEREZA</t>
   </si>
   <si>
     <t>K7063-88244</t>
   </si>
   <si>
     <t>CORALYN B.HERIDA</t>
   </si>
   <si>
     <t>K7068-86642</t>
   </si>
   <si>
     <t>ORLANDO S. APDO</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>K7129-85714</t>
   </si>
   <si>
     <t>CALATRAVA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NOEL D. VILLARIN</t>
   </si>
   <si>
     <t>K7011-85723</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JELL AMAD</t>
   </si>
   <si>
     <t>K5002-95765</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JESLIN F NAVA </t>
+    <t>JESLIN F NAVA</t>
   </si>
   <si>
     <t>K7063-88154</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>EDWARD M SALUTA</t>
   </si>
   <si>
     <t>K7063-86923</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROWENA REDONDA MANIBA</t>
   </si>
   <si>
     <t>K7093-81936</t>
   </si>
   <si>
     <t>RONNIE OTICO SR.</t>
   </si>
@@ -815,144 +815,144 @@
   <si>
     <t>K8002-80223</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BENITA M PEREZ</t>
   </si>
   <si>
     <t>K7123-80822</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>EMMAFE G. CHAN</t>
   </si>
   <si>
     <t>K7074-86419</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA DIOLESTE </t>
+    <t>LILIA DIOLESTE</t>
   </si>
   <si>
     <t>K7026-85693</t>
   </si>
   <si>
     <t>Maria Yap Espino</t>
   </si>
   <si>
     <t>K7074-95058</t>
   </si>
   <si>
     <t>Lilia dioleste</t>
   </si>
   <si>
     <t>K7124-85681</t>
   </si>
   <si>
-    <t xml:space="preserve">MYREN YBANAEZ SANCHEZ </t>
+    <t>MYREN YBANAEZ SANCHEZ</t>
   </si>
   <si>
     <t>K7135-79877</t>
   </si>
   <si>
     <t>Jeian Angel Satingasin</t>
   </si>
   <si>
     <t>K7061-96116</t>
   </si>
   <si>
     <t>SAN ENRIQUE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LUCYMAR G. PILLADO</t>
   </si>
   <si>
     <t>K7125-94826</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla laurista </t>
+    <t>Perla laurista</t>
   </si>
   <si>
     <t>K7058-80736</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gemalin  b devierte</t>
+    <t>Gemalin  b devierte</t>
   </si>
   <si>
     <t>K7093-87708</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>SAMSON C. AZVCON</t>
   </si>
   <si>
     <t>K7121-81341</t>
   </si>
   <si>
     <t>NUEVA VALENCIA GUIMARAS</t>
   </si>
   <si>
     <t>Leopoldo Castillo</t>
   </si>
   <si>
     <t>K7073-80664</t>
   </si>
   <si>
     <t>SAN LORENZO GUIMARAS</t>
   </si>
   <si>
     <t>Mercy M. Escasa</t>
   </si>
   <si>
     <t>K7127-77036</t>
   </si>
   <si>
     <t>AMLAN (AYUQUITAN) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>GERALDINE R, SOLITANA</t>
   </si>
   <si>
     <t>K7093-86809</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JONEL L. MERTO </t>
+    <t>JONEL L. MERTO</t>
   </si>
   <si>
     <t>K7093-86816</t>
   </si>
   <si>
     <t>DELIA R. REAL</t>
   </si>
   <si>
     <t>K7125-79387</t>
   </si>
   <si>
     <t>CANLAON CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Epifanio Antiquando jr</t>
   </si>
   <si>
     <t>K7121-86990</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Jenalyn durante</t>
   </si>
@@ -965,108 +965,108 @@
   <si>
     <t>K7068-85652</t>
   </si>
   <si>
     <t>DOMINADOR DONGCOY JR</t>
   </si>
   <si>
     <t>K7030-77010</t>
   </si>
   <si>
     <t>DR RUDY LOPEZ</t>
   </si>
   <si>
     <t>K7030-77082</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>VICKY B VILLEGAS</t>
   </si>
   <si>
     <t>K7125-82174</t>
   </si>
   <si>
-    <t xml:space="preserve">Felomina C Montebon </t>
+    <t>Felomina C Montebon</t>
   </si>
   <si>
     <t>K7127-81863</t>
   </si>
   <si>
     <t>JIMALALUD NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>HELENCITA GONZALGO</t>
   </si>
   <si>
     <t>K7063-86710</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>VICTORIO B.BASILLO</t>
   </si>
   <si>
     <t>K7121-82147</t>
   </si>
   <si>
     <t>SAN JOSE NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Leonel Ometer</t>
   </si>
   <si>
     <t>K7016-80593</t>
   </si>
   <si>
     <t>CHARESS BAYA</t>
   </si>
   <si>
     <t>K5005-84526</t>
   </si>
   <si>
     <t>SANTA CATALINA NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTER ESTRADA </t>
+    <t>ESTER ESTRADA</t>
   </si>
   <si>
     <t>K7124-86056</t>
   </si>
   <si>
     <t>JEFREY A. CABALLES</t>
   </si>
   <si>
     <t>K7058-80599</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELITA PAJULAS </t>
+    <t>AMELITA PAJULAS</t>
   </si>
   <si>
     <t>K7011-79263</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Ceferino P Atillo</t>
   </si>
   <si>
     <t>K7135-76653</t>
   </si>
   <si>
     <t>Mercedita A Calumba</t>
   </si>
   <si>
     <t>K7026-82269</t>
   </si>
   <si>
     <t>HOURIA MOSQUED</t>
   </si>
   <si>
     <t>K7063-84332</t>
   </si>
@@ -1097,57 +1097,57 @@
   <si>
     <t>K5002-80145</t>
   </si>
   <si>
     <t>SAN JUAN SIQUIJOR</t>
   </si>
   <si>
     <t>CLEENIE P. DUHAYLUNGSOD</t>
   </si>
   <si>
     <t>K5004-80390</t>
   </si>
   <si>
     <t>SIQUIJOR (Capital) SIQUIJOR</t>
   </si>
   <si>
     <t>MONETTE MAY GABIN BURGON</t>
   </si>
   <si>
     <t>STEPHEN R. SALMA</t>
   </si>
   <si>
     <t>CITY OF TANJAY NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JOLIA OSABEL BOHOYAN </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PRIMITIRO MAASIN </t>
+    <t>JOLIA OSABEL BOHOYAN</t>
+  </si>
+  <si>
+    <t>ANTHONETTE TENEBROSO</t>
+  </si>
+  <si>
+    <t>PRIMITIRO MAASIN</t>
   </si>
   <si>
     <t>CA036284</t>
   </si>
   <si>
     <t>ZURRAIDA ALVEY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbg75730</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mikeco alipio 09662540624</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>