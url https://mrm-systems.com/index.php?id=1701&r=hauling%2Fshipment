--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -71,240 +71,240 @@
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>Blanca V Velano</t>
   </si>
   <si>
     <t>K7030-79362</t>
   </si>
   <si>
     <t>MARK ARBEN M DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-81394</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>Sheryl V. Frianeza</t>
   </si>
   <si>
     <t>K7126-94674</t>
   </si>
   <si>
-    <t xml:space="preserve">Catalina  G Rosario </t>
+    <t>Catalina  G Rosario</t>
   </si>
   <si>
     <t>K7074-84452</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
     <t>Gloria m. Vidallo</t>
   </si>
   <si>
     <t>K7058-81483</t>
   </si>
   <si>
-    <t xml:space="preserve"> Narcelino  c caspe</t>
+    <t>Narcelino  c caspe</t>
   </si>
   <si>
     <t>K7073-81907</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MARIO E. RAMOS</t>
   </si>
   <si>
     <t>K7125-93436</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE A CAJALNE </t>
+    <t>ARLENE A CAJALNE</t>
   </si>
   <si>
     <t>K8002-81900</t>
   </si>
   <si>
     <t>ANGELICA S JACABAN</t>
   </si>
   <si>
     <t>K7073-85470</t>
   </si>
   <si>
     <t>Mr. Mario E. Ramos</t>
   </si>
   <si>
     <t>K7073-81909</t>
   </si>
   <si>
     <t>K7121-81831</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Rowena T Torne</t>
   </si>
   <si>
     <t>K7126-81322</t>
   </si>
   <si>
     <t>Hayde D Valdez</t>
   </si>
   <si>
     <t>K7129-79851</t>
   </si>
   <si>
     <t>JIMMY T. ARBOLEDA</t>
   </si>
   <si>
     <t>K7017-92893</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7026-79319</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>ANALYN L. SARTIN</t>
   </si>
   <si>
     <t>K7017-87179</t>
   </si>
   <si>
     <t>SANGGA WARLIE AGUILAR</t>
   </si>
   <si>
     <t>K5003-95227</t>
   </si>
   <si>
-    <t xml:space="preserve">agnes sorizo </t>
+    <t>agnes sorizo</t>
   </si>
   <si>
     <t>K7123-79345</t>
   </si>
   <si>
     <t>LORVIN SERRANO</t>
   </si>
   <si>
     <t>K7121-81289</t>
   </si>
   <si>
     <t>Ron Hendrick M Herrera</t>
   </si>
   <si>
     <t>K7068-85281</t>
   </si>
   <si>
     <t>JOANA Y.BEJARIN</t>
   </si>
   <si>
     <t>K7125-88444</t>
   </si>
   <si>
-    <t xml:space="preserve">Trisha Lyn Briones </t>
+    <t>Trisha Lyn Briones</t>
   </si>
   <si>
     <t>K7074-81516</t>
   </si>
   <si>
     <t>ARCHIBALD L. CAPUNO</t>
   </si>
   <si>
     <t>K7126-79372</t>
   </si>
   <si>
     <t>Margie S Vasquez</t>
   </si>
   <si>
     <t>K7123-82423</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRMA DANG CALILUNG </t>
+    <t>MYRMA DANG CALILUNG</t>
   </si>
   <si>
     <t>K7030-79506</t>
   </si>
   <si>
     <t>RAYMOND VALENCIA</t>
   </si>
   <si>
     <t>K7124-81142</t>
   </si>
   <si>
     <t>JAYVI CHRISTIAN P ALBERTO</t>
   </si>
   <si>
     <t>K8002-82056</t>
   </si>
   <si>
     <t>jezreel patawaran or ANNABELLE PATAWARAN</t>
   </si>
   <si>
     <t>K7011-82539</t>
   </si>
   <si>
     <t>KIMBERLEE CED G. NOOL</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>VENCISLA JAIME</t>
   </si>
   <si>
     <t>ROLANDO M. LAPENA JR.</t>
   </si>
   <si>
-    <t xml:space="preserve">VILMA REFDERZO </t>
+    <t>VILMA REFDERZO</t>
   </si>
   <si>
     <t>DIONESIA GODOY</t>
   </si>
   <si>
-    <t xml:space="preserve">GERARDO (BONG) MANGAPOT </t>
+    <t>GERARDO (BONG) MANGAPOT</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIETA RAGANIT c/o ROWEL RAGANIT </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MERLY ANICIETE </t>
+    <t>JULIETA RAGANIT c/o ROWEL RAGANIT</t>
+  </si>
+  <si>
+    <t>MERLY ANICIETE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>