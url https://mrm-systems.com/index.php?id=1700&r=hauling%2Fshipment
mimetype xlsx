--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -185,51 +185,51 @@
   <si>
     <t>RUSTICO MONTEZA</t>
   </si>
   <si>
     <t>K7127-76490</t>
   </si>
   <si>
     <t>PRES. MANUEL A. ROXAS ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>MYLIN ANDO</t>
   </si>
   <si>
     <t>K7068-84402</t>
   </si>
   <si>
     <t>JOSEPH M.BAHIAN</t>
   </si>
   <si>
     <t>K7125-86427</t>
   </si>
   <si>
     <t>SALUG ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JORIS G HASHIM </t>
+    <t>JORIS G HASHIM</t>
   </si>
   <si>
     <t>K7074-81842</t>
   </si>
   <si>
     <t>MERHAM BALAHIM / MELIA HADJI</t>
   </si>
   <si>
     <t>K7124-80903</t>
   </si>
   <si>
     <t>HJABDULAZIZ AMUD</t>
   </si>
   <si>
     <t>K7011-80949</t>
   </si>
   <si>
     <t>SERGIO OSMEÑA SR. ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RYAN B. RUAYA</t>
   </si>
   <si>
     <t>K7126-86729</t>
   </si>
@@ -308,186 +308,186 @@
   <si>
     <t>DIOSCORA CAUSAPIN FABELLON</t>
   </si>
   <si>
     <t>K7073-79221</t>
   </si>
   <si>
     <t>ALMIRA-H.Mohamad</t>
   </si>
   <si>
     <t>K7093-85478</t>
   </si>
   <si>
     <t>KALAWIT ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JUNREY F. LOBINGCO</t>
   </si>
   <si>
     <t>K5003-95424</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">PRECIOUS ZULUETA </t>
+    <t>PRECIOUS ZULUETA</t>
   </si>
   <si>
     <t>K5002-95402</t>
   </si>
   <si>
-    <t xml:space="preserve">AIDA  A MONGOMME </t>
+    <t>AIDA  A MONGOMME</t>
   </si>
   <si>
     <t>K7030-76820</t>
   </si>
   <si>
     <t>STEPHEN ADJULA</t>
   </si>
   <si>
     <t>K7093-87242</t>
   </si>
   <si>
     <t>FARHANA J. MUKSAN</t>
   </si>
   <si>
     <t>K7093-86663</t>
   </si>
   <si>
     <t>K7093-87027</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS.RADZHATA ABDULGAFUR </t>
+    <t>MRS.RADZHATA ABDULGAFUR</t>
   </si>
   <si>
     <t>K7093-88012</t>
   </si>
   <si>
     <t>KHALID SAKILI</t>
   </si>
   <si>
     <t>K7093-87244</t>
   </si>
   <si>
     <t>NASSER A. BASARA</t>
   </si>
   <si>
     <t>K7127-80080</t>
   </si>
   <si>
     <t>ERRICK S, MARALLAG</t>
   </si>
   <si>
     <t>K7068-88007</t>
   </si>
   <si>
     <t>ALVIN L.BALDO</t>
   </si>
   <si>
     <t>K7093-88111</t>
   </si>
   <si>
-    <t xml:space="preserve">HABIBA JULARSI </t>
+    <t>HABIBA JULARSI</t>
   </si>
   <si>
     <t>K7093-87456</t>
   </si>
   <si>
     <t>HJA.MARIAM A. IDON</t>
   </si>
   <si>
     <t>K5003-80430</t>
   </si>
   <si>
     <t>Putli jahalia malli asilo</t>
   </si>
   <si>
     <t>K7074-88225</t>
   </si>
   <si>
     <t>Jo Ann dela cruz</t>
   </si>
   <si>
     <t>K7074-88136</t>
   </si>
   <si>
     <t>KARMINA TAMANO</t>
   </si>
   <si>
     <t>K7026-85491</t>
   </si>
   <si>
-    <t xml:space="preserve">Demsky </t>
+    <t>Demsky</t>
   </si>
   <si>
     <t>K7026-82538</t>
   </si>
   <si>
     <t>FARISUDDEN GORRE</t>
   </si>
   <si>
     <t>K7124-79863</t>
   </si>
   <si>
     <t>RUAISA LUMANGKUM</t>
   </si>
   <si>
     <t>K7093-86909</t>
   </si>
   <si>
     <t>CARMELINO JR PAMARAN BAGSIC</t>
   </si>
   <si>
     <t>K7030-95977</t>
   </si>
   <si>
     <t>DHERMA ELIAS</t>
   </si>
   <si>
     <t>K7074-84841</t>
   </si>
   <si>
     <t>Evelyn bazan</t>
   </si>
   <si>
     <t>K7123-85583</t>
   </si>
   <si>
     <t>NIKKI VILLAMOR</t>
   </si>
   <si>
     <t>K7068-88685</t>
   </si>
   <si>
     <t>NUL JIRI M. LAO</t>
   </si>
   <si>
     <t>K7017-87328</t>
   </si>
   <si>
-    <t xml:space="preserve">LESTER F BAJAR </t>
+    <t>LESTER F BAJAR</t>
   </si>
   <si>
     <t>K6002-82535</t>
   </si>
   <si>
     <t>EDGAR M. FRANCISCO</t>
   </si>
   <si>
     <t>K7126-80536</t>
   </si>
   <si>
     <t>Ricky Perez</t>
   </si>
   <si>
     <t>K7063-84994</t>
   </si>
   <si>
     <t>MA.MAGDALENA P.FERNANDEZ</t>
   </si>
   <si>
     <t>K7068-87371</t>
   </si>
   <si>
     <t>FERDAUSIA ALIHUDDIN</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>K7124-85724</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JAKE LOUIE O CATUBIG</t>
   </si>
   <si>
     <t>K7093-86816</t>
   </si>
   <si>
     <t>DELIA R. REAL</t>
   </si>
   <si>
     <t>K7063-81474</t>
   </si>
   <si>
     <t>CORANILL E.ALBA</t>
   </si>
   <si>
     <t>K7093-86809</t>
   </si>
   <si>
-    <t xml:space="preserve">JONEL L. MERTO </t>
+    <t>JONEL L. MERTO</t>
   </si>
   <si>
     <t>K7126-94677</t>
   </si>
   <si>
     <t>BINDOY (PAYABON) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Recson Romano</t>
   </si>
   <si>
     <t>K7126-92666</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>CARLSON MENDOZA AND CHERRYL CANAPI</t>
   </si>
   <si>
     <t>K7121-77017</t>
   </si>
   <si>
     <t>Ponciano Salimbagat</t>
   </si>
@@ -683,123 +683,123 @@
   <si>
     <t>K7068-85652</t>
   </si>
   <si>
     <t>DOMINADOR DONGCOY JR</t>
   </si>
   <si>
     <t>K7129-79135</t>
   </si>
   <si>
     <t>ROSITA CREDI "OKING" REBUSIT</t>
   </si>
   <si>
     <t>K7074-83897</t>
   </si>
   <si>
     <t>Aene t. Tuse</t>
   </si>
   <si>
     <t>K7125-82174</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Felomina C Montebon </t>
+    <t>Felomina C Montebon</t>
   </si>
   <si>
     <t>K7068-84851</t>
   </si>
   <si>
     <t>EFREN D. JABALDE/MARY  JANE D. JABALDE</t>
   </si>
   <si>
     <t>K7068-81926</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY P. FELICIANO </t>
+    <t>JEFFREY P. FELICIANO</t>
   </si>
   <si>
     <t>K7063-86710</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>VICTORIO B.BASILLO</t>
   </si>
   <si>
     <t>K7058-80599</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELITA PAJULAS </t>
+    <t>AMELITA PAJULAS</t>
   </si>
   <si>
     <t>K7011-81349</t>
   </si>
   <si>
     <t>EMILIANO N. KALAKIGA JR.</t>
   </si>
   <si>
     <t>K7026-80738</t>
   </si>
   <si>
     <t>ISIDRO BAJANA JR</t>
   </si>
   <si>
     <t>K7011-79263</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Ceferino P Atillo</t>
   </si>
   <si>
     <t>K5002-92124</t>
   </si>
   <si>
     <t>VALENCIA (LUZURRIAGA) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JAYNE MAY  GARCIA</t>
   </si>
   <si>
     <t>K7063-84332</t>
   </si>
   <si>
     <t>VICTOR G.MALICSE</t>
   </si>
   <si>
-    <t xml:space="preserve">RUDILIE C. TORRES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JEANCIE CLANES THIJSSEN </t>
+    <t>RUDILIE C. TORRES</t>
+  </si>
+  <si>
+    <t>JEANCIE CLANES THIJSSEN</t>
   </si>
   <si>
     <t>ANTHONETE TENEBROSO</t>
   </si>
   <si>
     <t>ZAMBOANGUITA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>PATERNO CABEBE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cdf8213</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Reno grabino 09636677757</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>