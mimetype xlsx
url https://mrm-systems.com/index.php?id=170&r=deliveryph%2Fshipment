--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,84 +71,84 @@
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Alyssa ashley rabino</t>
   </si>
   <si>
     <t>K7126-80845</t>
   </si>
   <si>
     <t>Ramoncito Francisco</t>
   </si>
   <si>
     <t>K5003-81012</t>
   </si>
   <si>
     <t>Rodolfo redulla jr</t>
   </si>
   <si>
     <t>K5003-88223</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">jeorge tomas </t>
+    <t>jeorge tomas</t>
   </si>
   <si>
     <t>K7030-86717</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>ERWIN T VARGAS</t>
   </si>
   <si>
     <t>K7011-79428</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>LORIELYN C. RAPADA</t>
   </si>
   <si>
     <t>K7123-80470</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGARDO G ANTONIO </t>
+    <t>EDGARDO G ANTONIO</t>
   </si>
   <si>
     <t>K7058-80930</t>
   </si>
   <si>
-    <t xml:space="preserve"> Emmanuel l ramos  or. Jodelyn l ramos</t>
+    <t>Emmanuel l ramos  or. Jodelyn l ramos</t>
   </si>
   <si>
     <t>K7063-85316</t>
   </si>
   <si>
     <t>AYESSAH B.MARAYAG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>