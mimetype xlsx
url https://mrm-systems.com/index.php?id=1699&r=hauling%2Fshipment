--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -200,51 +200,51 @@
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>EVANGELINE AGNES</t>
   </si>
   <si>
     <t>K7068-88224</t>
   </si>
   <si>
     <t>ANDREA PAILLA TOLEDI</t>
   </si>
   <si>
     <t>K7068-86855</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAARNI NORIOSTE</t>
   </si>
   <si>
     <t>K7123-81430</t>
   </si>
   <si>
-    <t xml:space="preserve">CARIDAD REYES MANTILE </t>
+    <t>CARIDAD REYES MANTILE</t>
   </si>
   <si>
     <t>K7126-81458</t>
   </si>
   <si>
     <t>Reishelle I Advincula</t>
   </si>
   <si>
     <t>K7073-82478</t>
   </si>
   <si>
     <t>CHRIS SHIRLEY cuazon</t>
   </si>
   <si>
     <t>K7129-82405</t>
   </si>
   <si>
     <t>MARIA CRISTINA M. MANILAG</t>
   </si>
   <si>
     <t>K7011-77060</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
@@ -341,57 +341,57 @@
   <si>
     <t>HERMINIA V LAMZON</t>
   </si>
   <si>
     <t>K7073-79213</t>
   </si>
   <si>
     <t>FLORENCIA PINEDA BUNDALIAN</t>
   </si>
   <si>
     <t>K7121-79908</t>
   </si>
   <si>
     <t>Leonida M Cuaresma</t>
   </si>
   <si>
     <t>K8002-77753</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FELIX NICANOR</t>
   </si>
   <si>
-    <t xml:space="preserve">VENERANDA C. SEBASTIAN </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VIRGILIO PASCUAL JR. </t>
+    <t>VENERANDA C. SEBASTIAN</t>
+  </si>
+  <si>
+    <t>MICHELLE MACARAEG</t>
+  </si>
+  <si>
+    <t>VIRGILIO PASCUAL JR.</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>CRISENTE BANTING</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JV/JM</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>