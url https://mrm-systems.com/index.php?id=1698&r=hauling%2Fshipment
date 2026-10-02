--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,162 +68,162 @@
   <si>
     <t>K7011-81123</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>CRISTINA D. MORALES</t>
   </si>
   <si>
     <t>K7011-94604</t>
   </si>
   <si>
     <t>AINSLEY MARIL TURALDE</t>
   </si>
   <si>
     <t>K7030-82012</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7058-79438</t>
   </si>
   <si>
-    <t xml:space="preserve">  Bernadette del  rosario</t>
+    <t>Bernadette del  rosario</t>
   </si>
   <si>
     <t>K5005-82038</t>
   </si>
   <si>
     <t>GENA V MENDOZA</t>
   </si>
   <si>
     <t>K5005-84715</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nora s farinas</t>
+    <t>Nora s farinas</t>
   </si>
   <si>
     <t>K7073-77628</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Rudy Montemayor / Rosario Montemayor</t>
   </si>
   <si>
     <t>K7063-87485</t>
   </si>
   <si>
     <t>ISMAEL MANANSALA</t>
   </si>
   <si>
     <t>K7121-79917</t>
   </si>
   <si>
     <t>Jerwin M Taopo</t>
   </si>
   <si>
     <t>K7016-81524</t>
   </si>
   <si>
     <t>DANILO RUBIN</t>
   </si>
   <si>
     <t>K7063-84801</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>PAOLA NICOLE CALNADA</t>
   </si>
   <si>
     <t>K7121-81848</t>
   </si>
   <si>
-    <t xml:space="preserve">Jaqueline Paras </t>
+    <t>Jaqueline Paras</t>
   </si>
   <si>
     <t>K7026-94676</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>CRISANTA /RONALD LIMIN</t>
   </si>
   <si>
     <t>K7063-81704</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>BELMA G.NGAYDAO</t>
   </si>
   <si>
     <t>K5003-94376</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILIA PAZ BAUTISTA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">RENATO GABIOLA </t>
+    <t>CECILIA PAZ BAUTISTA</t>
+  </si>
+  <si>
+    <t>RENATO GABIOLA</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>JOHNREL LAMPA</t>
   </si>
   <si>
     <t>MARIA MARVIE LAUS</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDRIN RENZ DAVID </t>
+    <t>ALDRIN RENZ DAVID</t>
   </si>
   <si>
     <t>CA038254</t>
   </si>
   <si>
     <t>ARNOLD PANGANIBAN</t>
   </si>
   <si>
     <t>NOEL S. EVANGELISTA/JOSELEN EVANGELISTA</t>
   </si>
   <si>
-    <t xml:space="preserve">AL FAJARDO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JACKIELU BUMOTAD </t>
+    <t>AL FAJARDO</t>
+  </si>
+  <si>
+    <t>JACKIELU BUMOTAD</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN PANGILINAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>