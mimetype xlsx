--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -92,102 +92,102 @@
   <si>
     <t>K8002-94936</t>
   </si>
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
     <t>ELLEN TORRENUEVA</t>
   </si>
   <si>
     <t>K6002-86251</t>
   </si>
   <si>
     <t>MADALAG AKLAN</t>
   </si>
   <si>
     <t>MARIETTA NAM-AY  NALUMEN</t>
   </si>
   <si>
     <t>K7080-80898</t>
   </si>
   <si>
     <t>NEW WASHINGTON AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCHIE AMBITO VILORIA </t>
+    <t>LUCHIE AMBITO VILORIA</t>
   </si>
   <si>
     <t>K7073-86167</t>
   </si>
   <si>
     <t>BARBAZA ANTIQUE</t>
   </si>
   <si>
     <t>Herman Jr. Diogracias</t>
   </si>
   <si>
     <t>K7068-88413</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
     <t>DEGAR M.SALAZAR</t>
   </si>
   <si>
     <t>K7123-82439</t>
   </si>
   <si>
     <t>PANDAN ANTIQUE</t>
   </si>
   <si>
     <t>ROY ALLEN D RICO</t>
   </si>
   <si>
     <t>K7074-88487</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>JOBLET BAYLON</t>
   </si>
   <si>
     <t>K5001-86038</t>
   </si>
   <si>
     <t>Clarisa D Castro</t>
   </si>
   <si>
     <t>K7127-81549</t>
   </si>
   <si>
     <t>SIBALOM ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">MERCY A, FULGENCIO </t>
+    <t>MERCY A, FULGENCIO</t>
   </si>
   <si>
     <t>K7073-86930</t>
   </si>
   <si>
     <t>OFELIA VEDEJA/NELSON VEDEJA</t>
   </si>
   <si>
     <t>K7127-82067</t>
   </si>
   <si>
     <t>TIBIAO ANTIQUE</t>
   </si>
   <si>
     <t>DALLYN JUNE M, ESPAÑOLA</t>
   </si>
   <si>
     <t>K7063-88528</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>ROMUALDO FANTILAGA JR</t>
   </si>
@@ -227,51 +227,51 @@
   <si>
     <t>K7133-73417</t>
   </si>
   <si>
     <t>Corazon selorio beloa</t>
   </si>
   <si>
     <t>K6002-79350</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>MARIA GARAY OR TARCILA BELO</t>
   </si>
   <si>
     <t>K5005-86846</t>
   </si>
   <si>
     <t>REV.DR. WEBSTER BEDECIR</t>
   </si>
   <si>
     <t>K7058-82245</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alyssa julia bernada</t>
+    <t>Alyssa julia bernada</t>
   </si>
   <si>
     <t>K5002-82317</t>
   </si>
   <si>
     <t>SAPI-AN CAPIZ</t>
   </si>
   <si>
     <t>MARY VELLE OLANO</t>
   </si>
   <si>
     <t>K6002-86829</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>JENNIFER ANN ANGELITUD</t>
   </si>
   <si>
     <t>K7129-80921</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
@@ -299,66 +299,66 @@
   <si>
     <t>Hermie balogo</t>
   </si>
   <si>
     <t>K7093-83587</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>LETICIA CERRADA</t>
   </si>
   <si>
     <t>K7133-76406</t>
   </si>
   <si>
     <t>John celda</t>
   </si>
   <si>
     <t>K7129-80988</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Merlinda Castro </t>
+    <t>Merlinda Castro</t>
   </si>
   <si>
     <t>K7126-86889</t>
   </si>
   <si>
     <t>Alberto Arban</t>
   </si>
   <si>
     <t>K7125-86974</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonases villa </t>
+    <t>Jonases villa</t>
   </si>
   <si>
     <t>K7129-82081</t>
   </si>
   <si>
     <t>ROGER D. GALVEZ</t>
   </si>
   <si>
     <t>K5003-80963</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>Clarita E. Vargas</t>
   </si>
   <si>
     <t>K6002-87028</t>
   </si>
   <si>
     <t>ROWENA TACAN</t>
   </si>
   <si>
     <t>K7123-81138</t>
   </si>
@@ -377,63 +377,63 @@
   <si>
     <t>Mrs. Germyline G. Sabarillo</t>
   </si>
   <si>
     <t>K5002-80306</t>
   </si>
   <si>
     <t>RHEA SAYSON CERAME</t>
   </si>
   <si>
     <t>K5005-88623</t>
   </si>
   <si>
     <t>LARRY GEPILGA</t>
   </si>
   <si>
     <t>K7127-81415</t>
   </si>
   <si>
     <t>ANGELO MARI LIANDRO REYES</t>
   </si>
   <si>
     <t>K7058-82021</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lolita g pama</t>
+    <t>Lolita g pama</t>
   </si>
   <si>
     <t>K7133-79920</t>
   </si>
   <si>
     <t>LOWEL A DAMASCO</t>
   </si>
   <si>
     <t>K7068-85483</t>
   </si>
   <si>
-    <t xml:space="preserve">JHANNA ALABADO </t>
+    <t>JHANNA ALABADO</t>
   </si>
   <si>
     <t>K5002-95008</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
     <t>LAMBERTO DURANA</t>
   </si>
   <si>
     <t>K7123-80541</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>NELSON LIZADA</t>
   </si>
   <si>
     <t>K7026-86847</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>JASON P. VILLEZA</t>
   </si>
   <si>
     <t>K7030-81365</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
     <t>CARLOS PEÑA</t>
   </si>
   <si>
     <t>K7058-82023</t>
   </si>
   <si>
     <t>Tomas sangrador    abraham store</t>
   </si>
   <si>
     <t>K7123-80179</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Hezron Keith Mallorca </t>
+    <t>Hezron Keith Mallorca</t>
   </si>
   <si>
     <t>K7123-82540</t>
   </si>
   <si>
     <t>EMILY OSCARES</t>
   </si>
   <si>
     <t>K7017-87044</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>MA. LISA CANDOLADA</t>
   </si>
   <si>
     <t>K6002-95197</t>
   </si>
   <si>
     <t>ANALIE SIA</t>
   </si>
   <si>
     <t>K7105-86815</t>
   </si>
@@ -572,51 +572,51 @@
   <si>
     <t>K5002-80276</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ARGE REYES ACABO</t>
   </si>
   <si>
     <t>K7068-86642</t>
   </si>
   <si>
     <t>ORLANDO S. APDO</t>
   </si>
   <si>
     <t>K7133-75796</t>
   </si>
   <si>
     <t>Ana maria gonzalez</t>
   </si>
   <si>
     <t>K7063-86552</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMAN R DE JUAN </t>
+    <t>NORMAN R DE JUAN</t>
   </si>
   <si>
     <t>K6002-80948</t>
   </si>
   <si>
     <t>GENELYN BARREDO</t>
   </si>
   <si>
     <t>K7093-86812</t>
   </si>
   <si>
     <t>EFREN CALIXTO</t>
   </si>
   <si>
     <t>K7125-85425</t>
   </si>
   <si>
     <t>Ralph Alwin S Vasquez</t>
   </si>
   <si>
     <t>K6002-79369</t>
   </si>
   <si>
     <t>ELMAR. TALAVER</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>JUDY YCOGO</t>
   </si>
   <si>
     <t>K7127-94354</t>
   </si>
   <si>
     <t>GUENDO LENE JAIN</t>
   </si>
   <si>
     <t>K7127-94422</t>
   </si>
   <si>
     <t>ESTERLITA PANGANIBAN</t>
   </si>
   <si>
     <t>K7058-81310</t>
   </si>
   <si>
     <t>Aileen  grace  jore</t>
   </si>
   <si>
     <t>K7058-79549</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ms  ellamie  c pacaoncis</t>
+    <t>Ms  ellamie  c pacaoncis</t>
   </si>
   <si>
     <t>K7124-79834</t>
   </si>
   <si>
     <t>DYLYN T. PEREZ</t>
   </si>
   <si>
     <t>K5005-86696</t>
   </si>
   <si>
     <t>VIRGILIO F. PAGUIGAN</t>
   </si>
   <si>
     <t>K7129-81837</t>
   </si>
   <si>
     <t>Mary joy basto</t>
   </si>
   <si>
     <t>K6002-79584</t>
   </si>
   <si>
     <t>RAQUEL BRILLANTES ZAMORA</t>
   </si>
@@ -695,258 +695,258 @@
   <si>
     <t>Jeron Aldin Marco</t>
   </si>
   <si>
     <t>K7026-79613</t>
   </si>
   <si>
     <t>FREDDIE BAUSTISTA</t>
   </si>
   <si>
     <t>K7063-83456</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NOEL L.LIBO-ON JR</t>
   </si>
   <si>
     <t>K7124-81082</t>
   </si>
   <si>
     <t>CALATRAVA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CHIKYLOU T. FLORES </t>
+    <t>CHIKYLOU T. FLORES</t>
   </si>
   <si>
     <t>K7058-86135</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Nehca  t  frances</t>
   </si>
   <si>
     <t>K6002-86890</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JAMES ANDREW BUENAVISTA</t>
   </si>
   <si>
     <t>K7093-83389</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NESLIE OLIDO</t>
   </si>
   <si>
     <t>K7011-79457</t>
   </si>
   <si>
     <t>JIMMY MONTAÑO</t>
   </si>
   <si>
     <t>K7068-85415</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">PHILANDER MORENO JR A.K.A SADAM </t>
+    <t>PHILANDER MORENO JR A.K.A SADAM</t>
   </si>
   <si>
     <t>K7127-94521</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JONALYN E, URQUIZA</t>
   </si>
   <si>
     <t>K7063-86923</t>
   </si>
   <si>
     <t>ROWENA REDONDA MANIBA</t>
   </si>
   <si>
     <t>K7074-88610</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Ernesto solar Sr.</t>
   </si>
   <si>
     <t>K7121-85917</t>
   </si>
   <si>
-    <t xml:space="preserve">Maribel  Floteldes </t>
+    <t>Maribel  Floteldes</t>
   </si>
   <si>
     <t>K7125-85423</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Rebeca G Tan </t>
+    <t>Rebeca G Tan</t>
   </si>
   <si>
     <t>K7058-80875</t>
   </si>
   <si>
     <t>Jenny   rosario</t>
   </si>
   <si>
     <t>K7129-81951</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ANALYN ACERADA </t>
+    <t>ANALYN ACERADA</t>
   </si>
   <si>
     <t>K7105-84667</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JAMES HERMOSO</t>
   </si>
   <si>
     <t>K7011-80537</t>
   </si>
   <si>
     <t>JOMAR.JHAN  CASTILLO</t>
   </si>
   <si>
     <t>K7011-86141</t>
   </si>
   <si>
     <t>LEONISADA  TAGUIBAO</t>
   </si>
   <si>
     <t>K7074-88512</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JANBERT A. CAPARIDA</t>
   </si>
   <si>
     <t>K7011-79423</t>
   </si>
   <si>
     <t>FLORAMAE V. ESPELITA</t>
   </si>
   <si>
     <t>K7074-86419</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA DIOLESTE </t>
+    <t>LILIA DIOLESTE</t>
   </si>
   <si>
     <t>K6002-86209</t>
   </si>
   <si>
     <t>SAN ENRIQUE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ALEMAR T. GARCIA</t>
   </si>
   <si>
     <t>K7030-79490</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ZARINA P GALVEZ</t>
   </si>
   <si>
     <t>K7068-86858</t>
   </si>
   <si>
-    <t xml:space="preserve">RONILO GONZALEZ </t>
+    <t>RONILO GONZALEZ</t>
   </si>
   <si>
     <t>K7125-88531</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JACK P PAT </t>
+    <t>JACK P PAT</t>
   </si>
   <si>
     <t>K7011-80305</t>
   </si>
   <si>
     <t>CATHERINE E. OLAC</t>
   </si>
   <si>
     <t>K6002-82490</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANALYN CARBONEL</t>
   </si>
   <si>
     <t>K7133-76405</t>
   </si>
   <si>
     <t>Judy clarito</t>
   </si>
   <si>
     <t>K7063-86549</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>SHAIRA MAE R SADIO</t>
   </si>
   <si>
     <t>K7080-79400</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY JOY CORDOVA MALAGA </t>
+    <t>CHERRY JOY CORDOVA MALAGA</t>
   </si>
   <si>
     <t>K5005-88367</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROBERT SO DELINA</t>
   </si>
   <si>
     <t>K7063-85456</t>
   </si>
   <si>
     <t>SALVADOR BENEDICTO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ALEXA DAÑOSO</t>
   </si>
   <si>
     <t>K7011-81085</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>