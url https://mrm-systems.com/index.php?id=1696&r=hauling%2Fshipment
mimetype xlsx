--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -89,75 +89,75 @@
   <si>
     <t>DARIO LUISAGA</t>
   </si>
   <si>
     <t>K7030-85462</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>ARSENIO BULATAO</t>
   </si>
   <si>
     <t>K7121-80566</t>
   </si>
   <si>
     <t>Generosa sosing fernandez</t>
   </si>
   <si>
     <t>K7123-85706</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RANCHELL MAE DE GUZMAN </t>
+    <t>RANCHELL MAE DE GUZMAN</t>
   </si>
   <si>
     <t>K7129-85505</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>CRISTINA A. TAMAYO</t>
   </si>
   <si>
     <t>K7129-85676</t>
   </si>
   <si>
     <t>MERGIE GAVIOLA</t>
   </si>
   <si>
     <t>K7058-85434</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jemmalyn   r roldan</t>
+    <t>Jemmalyn   r roldan</t>
   </si>
   <si>
     <t>K7073-85470</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>Mr. Mario E. Ramos</t>
   </si>
   <si>
     <t>K7126-85549</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>Danilo Peñalver</t>
   </si>
   <si>
     <t>K7126-85553</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>K7129-85512</t>
   </si>
   <si>
     <t>CLARITA P. AQUINO</t>
   </si>
   <si>
     <t>K7129-85662</t>
   </si>
   <si>
     <t>JO-ANNE E. PIANO</t>
   </si>
   <si>
     <t>K8002-79972</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>FRANCIS DIMAANO</t>
   </si>
   <si>
     <t>K7016-80018</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. CRISTINA MANALO </t>
+    <t>MA. CRISTINA MANALO</t>
   </si>
   <si>
     <t>K7123-80769</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>ALTHEA TANDA</t>
   </si>
   <si>
     <t>K7016-80186</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>REVELINO UGALINO SR.</t>
   </si>
   <si>
     <t>K7030-85635</t>
   </si>
   <si>
     <t>BAUKO MOUNTAIN PROVINCE</t>
   </si>
@@ -248,189 +248,189 @@
   <si>
     <t>K7121-85454</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Angeligue Baguiran</t>
   </si>
   <si>
     <t>K7126-85716</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>Jios Ramos</t>
   </si>
   <si>
     <t>K7127-78169</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZA  BUMAGAT </t>
+    <t>ELIZA  BUMAGAT</t>
   </si>
   <si>
     <t>K7030-80818</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>MAYLYN C ALONZO</t>
   </si>
   <si>
     <t>K7011-85504</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>Lorna castañeda</t>
   </si>
   <si>
     <t>K7127-80101</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>ELSIE MENDOZA</t>
   </si>
   <si>
     <t>K7123-85769</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>MARY JANE P. SINA</t>
   </si>
   <si>
     <t>K5003-80476</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA ZAMORA </t>
+    <t>LOLITA ZAMORA</t>
   </si>
   <si>
     <t>K7126-80625</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Consolacion Dallas</t>
   </si>
   <si>
     <t>K7127-80012</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JINKY CALIQUIM </t>
+    <t>JINKY CALIQUIM</t>
   </si>
   <si>
     <t>K7030-85672</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>VIOLETA YARAS OGAHAYON</t>
   </si>
   <si>
     <t>K7123-80798</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA MASCAREÑAS </t>
+    <t>GEMMA MASCAREÑAS</t>
   </si>
   <si>
     <t>K7124-85506</t>
   </si>
   <si>
     <t>JULIETA PALARCA</t>
   </si>
   <si>
     <t>K5002-85576</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CYNTHIA A PAZ </t>
+    <t>CYNTHIA A PAZ</t>
   </si>
   <si>
     <t>K7058-85606</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florie a evangelista</t>
+    <t>Florie a evangelista</t>
   </si>
   <si>
     <t>K7129-85661</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN JOSHUA O ACOSTA</t>
   </si>
   <si>
     <t>K7026-80601</t>
   </si>
   <si>
     <t>FLORIDA PARUMOG</t>
   </si>
   <si>
     <t>K7129-85503</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>NORBERTO B. MARTIn</t>
   </si>
   <si>
     <t>K7058-85600</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Fidelq g supnet</t>
+    <t>Fidelq g supnet</t>
   </si>
   <si>
     <t>K7030-80853</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JAIME ELAYDA</t>
   </si>
   <si>
     <t>K7135-79838</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Nimfa Espiritu</t>
   </si>
   <si>
     <t>K7073-85692</t>
   </si>
   <si>
     <t>BELINDA BAYSON VERIAN</t>
   </si>
@@ -491,60 +491,60 @@
   <si>
     <t>K5004-80369</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>JERIC GALUTAN</t>
   </si>
   <si>
     <t>K7026-80860</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>RYAN BATI CANO</t>
   </si>
   <si>
     <t>K7121-81738</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lani Tan Manalili </t>
+    <t>Lani Tan Manalili</t>
   </si>
   <si>
     <t>K7016-79862</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOYCE VERGARA </t>
+    <t>JOYCE VERGARA</t>
   </si>
   <si>
     <t>K7121-80629</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Janice B Consuelo</t>
   </si>
   <si>
     <t>K7016-80395</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>YEAMMILLIN ESPINO</t>
   </si>
   <si>
     <t>K7126-85698</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
@@ -554,138 +554,138 @@
   <si>
     <t>K7126-85573</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Cherilyn M Dela Fuente c/o Apong Caring Henzon</t>
   </si>
   <si>
     <t>K7030-85474</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>LEVY C GIANAN</t>
   </si>
   <si>
     <t>K7123-80688</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MANUEL NAZAR </t>
+    <t>MANUEL NAZAR</t>
   </si>
   <si>
     <t>K7124-85445</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>ROY D. CARASIG</t>
   </si>
   <si>
     <t>K6002-85619</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>ALMA S. GABRIEL</t>
   </si>
   <si>
     <t>K7016-79921</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARGIE SUAREZ </t>
+    <t>MARGIE SUAREZ</t>
   </si>
   <si>
     <t>K8002-79434</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>ERICKSON DAGUIO</t>
   </si>
   <si>
     <t>K7123-80729</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">WILSON C JOSON/shene Reyes </t>
+    <t>WILSON C JOSON/shene Reyes</t>
   </si>
   <si>
     <t>K7030-85629</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>REJOICE BAUTISTA</t>
   </si>
   <si>
     <t>K7026-80546</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>Mr&amp;Mrs. Ely a. Cabal</t>
   </si>
   <si>
     <t>K7129-85665</t>
   </si>
   <si>
     <t>EMMERITO MACALE CUNANAN</t>
   </si>
   <si>
     <t>K7129-85799</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>GLORIA N. ARRIOLA</t>
   </si>
   <si>
     <t>K7016-79842</t>
   </si>
   <si>
     <t>DINALUNGAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">NENA SANTILLAN </t>
+    <t>NENA SANTILLAN</t>
   </si>
   <si>
     <t>K7058-85611</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>Frenchie d velona</t>
   </si>
   <si>
     <t>K7124-85563</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>RENATO DASALLA</t>
   </si>
   <si>
     <t>K7026-80585</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>