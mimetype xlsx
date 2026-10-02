--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,120 +50,120 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-78193</t>
   </si>
   <si>
     <t>ABULUG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE L. MENDOZA </t>
+    <t>ARLENE L. MENDOZA</t>
   </si>
   <si>
     <t>K7129-76826</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>JOHN REY N. CANSEJO</t>
   </si>
   <si>
     <t>K7123-82084</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHING LYKA NACURAY </t>
+    <t>CHING LYKA NACURAY</t>
   </si>
   <si>
     <t>K7073-77114</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>Felix John L.Cordova</t>
   </si>
   <si>
     <t>K7068-81787</t>
   </si>
   <si>
     <t>ANGELICA M.LAYOS</t>
   </si>
   <si>
     <t>K7124-82167</t>
   </si>
   <si>
     <t>GEMMA SICUTAD</t>
   </si>
   <si>
     <t>K7074-85482</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Jackielyn pasion</t>
   </si>
   <si>
     <t>K7124-77442</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>NENITA JAVIER CORPUZ</t>
   </si>
   <si>
     <t>K8002-81923</t>
   </si>
   <si>
     <t>MARIA R TOLENTINO</t>
   </si>
   <si>
     <t>K7058-77681</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mitch  mikaela  f  cobilla</t>
+    <t>Mitch  mikaela  f  cobilla</t>
   </si>
   <si>
     <t>K7124-78543</t>
   </si>
   <si>
     <t>Ricky James (R J ) Cadorna</t>
   </si>
   <si>
     <t>K7127-78292</t>
   </si>
   <si>
     <t>ADELAIDA CARDORNA BILGERA</t>
   </si>
   <si>
     <t>K7123-76936</t>
   </si>
   <si>
     <t>PINUKPUK KALINGA</t>
   </si>
   <si>
     <t>MARK JAYSON D. SIBLAWAN</t>
   </si>
   <si>
     <t>K8002-76367</t>
   </si>
@@ -182,75 +182,75 @@
   <si>
     <t>K7074-89497</t>
   </si>
   <si>
     <t>Delan gomora</t>
   </si>
   <si>
     <t>K7121-77796</t>
   </si>
   <si>
     <t>Joel Badajos</t>
   </si>
   <si>
     <t>K7011-81954</t>
   </si>
   <si>
     <t>LYDIA F. ESON</t>
   </si>
   <si>
     <t>K7093-84702</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCA L. GUTIERREZ </t>
+    <t>FRANCISCA L. GUTIERREZ</t>
   </si>
   <si>
     <t>K7124-92069</t>
   </si>
   <si>
     <t>CONNER APAYAO</t>
   </si>
   <si>
     <t>EDERLINA ABUZO</t>
   </si>
   <si>
     <t>K7123-78291</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
     <t>IZY FAYE A BACUYAG</t>
   </si>
   <si>
     <t>K7135-77541</t>
   </si>
   <si>
-    <t xml:space="preserve">Cristina D Cruz tolentino </t>
+    <t>Cristina D Cruz tolentino</t>
   </si>
   <si>
     <t>K7135-78390</t>
   </si>
   <si>
     <t>Rosemarie Blasa</t>
   </si>
   <si>
     <t>K7127-76787</t>
   </si>
   <si>
     <t>PUDTOL APAYAO</t>
   </si>
   <si>
     <t>AMANTE S, LACABA JR</t>
   </si>
   <si>
     <t>K7026-79553</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>JUSTINE DAVE N. AGOR</t>
   </si>
@@ -260,51 +260,51 @@
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>Lanny Malamot Agluba</t>
   </si>
   <si>
     <t>K7074-87051</t>
   </si>
   <si>
     <t>Jessiga l tolentino</t>
   </si>
   <si>
     <t>K7063-84901</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>ARLYN V.CALUMAG</t>
   </si>
   <si>
     <t>K7125-81471</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonathan Vives Jr </t>
+    <t>Jonathan Vives Jr</t>
   </si>
   <si>
     <t>K7129-77430</t>
   </si>
   <si>
     <t>PAMPLONA CAGAYAN</t>
   </si>
   <si>
     <t>FELISA M. SABADO</t>
   </si>
   <si>
     <t>K7127-77539</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>RONELL P, JULIAN</t>
   </si>
   <si>
     <t>K7105-78749</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
@@ -365,108 +365,108 @@
   <si>
     <t>K5003-92349</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>lilian de los reyes</t>
   </si>
   <si>
     <t>K7011-92959</t>
   </si>
   <si>
     <t>ANTONIO T PURUGGANAN</t>
   </si>
   <si>
     <t>K7074-92713</t>
   </si>
   <si>
     <t>Darlyn b. Agbayani</t>
   </si>
   <si>
     <t>K7129-79505</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cheenee  daryl mae natividad</t>
+    <t>Cheenee  daryl mae natividad</t>
   </si>
   <si>
     <t>K7129-79540</t>
   </si>
   <si>
     <t>ROSITO B. MAGUDDAYAO</t>
   </si>
   <si>
     <t>K7030-95083</t>
   </si>
   <si>
     <t>YRENE FELIPE</t>
   </si>
   <si>
     <t>K7074-84989</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>Rosita b. Loyenzo</t>
   </si>
   <si>
     <t>K7030-79780</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>Larry Acosta</t>
   </si>
   <si>
     <t>K5003-79314</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>Jon Jon zepeda</t>
   </si>
   <si>
     <t>K7125-81947</t>
   </si>
   <si>
     <t>Modesta Gadia</t>
   </si>
   <si>
-    <t xml:space="preserve">RIO FAYE FARIN </t>
+    <t>RIO FAYE FARIN</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EDMARIE NADIN R. UCLOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JULIET TAGUINOD </t>
+    <t>EDMARIE NADIN R. UCLOS</t>
+  </si>
+  <si>
+    <t>JULIET TAGUINOD</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jayson</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Geromy/Aron</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>