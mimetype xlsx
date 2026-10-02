--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -65,252 +65,252 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-81645</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>VERNA RUBIANO</t>
   </si>
   <si>
     <t>K7126-81915</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>Cecilia C Vigo</t>
   </si>
   <si>
     <t>K7074-81742</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna H Jaring </t>
+    <t>Edna H Jaring</t>
   </si>
   <si>
     <t>K7129-79523</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>VERONICA VALENCIA</t>
   </si>
   <si>
     <t>K7063-87589</t>
   </si>
   <si>
     <t>JOCELYN PINTOJO</t>
   </si>
   <si>
     <t>K7125-84877</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA E SORIANO </t>
+    <t>LOLITA E SORIANO</t>
   </si>
   <si>
     <t>K7058-82089</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark ian  cabiling</t>
+    <t>Mark ian  cabiling</t>
   </si>
   <si>
     <t>K7124-79696</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lilia Celorico </t>
+    <t>Lilia Celorico</t>
   </si>
   <si>
     <t>K6002-77243</t>
   </si>
   <si>
     <t>RYAN MARK LAMISTE</t>
   </si>
   <si>
     <t>K7135-81492</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorna E. Tiraza </t>
+    <t>Lorna E. Tiraza</t>
   </si>
   <si>
     <t>K7121-79309</t>
   </si>
   <si>
     <t>Romeo Gatchallan</t>
   </si>
   <si>
     <t>K7068-85050</t>
   </si>
   <si>
     <t>JANET RICABLANCA</t>
   </si>
   <si>
     <t>K7129-79748</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>BENJO T. GUEVARRA</t>
   </si>
   <si>
     <t>K7129-79137</t>
   </si>
   <si>
     <t>ROSALINA BASTO</t>
   </si>
   <si>
     <t>K7026-94267</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>ALVEM NUESTRO</t>
   </si>
   <si>
     <t>K5002-94560</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRY JANE M DELOS  SANTOS </t>
+    <t>HENRY JANE M DELOS  SANTOS</t>
   </si>
   <si>
     <t>K7125-84677</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Rizelle M Degollado </t>
+    <t>Rizelle M Degollado</t>
   </si>
   <si>
     <t>K5005-84777</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>ARIANNELYN ROLLAN</t>
   </si>
   <si>
     <t>K7068-86868</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA C. CESNEROS </t>
+    <t>EMMA C. CESNEROS</t>
   </si>
   <si>
     <t>K7074-81632</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>Leah l . Susa</t>
   </si>
   <si>
     <t>K7129-79352</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>AGNES APATAN</t>
   </si>
   <si>
     <t>K7126-79455</t>
   </si>
   <si>
     <t>Elizabeth Dela Paz</t>
   </si>
   <si>
     <t>K7125-84674</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">WINONAH S MATA </t>
+    <t>WINONAH S MATA</t>
   </si>
   <si>
     <t>K7124-95182</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>ALEXIS B. TOQUERO</t>
   </si>
   <si>
     <t>K7016-81961</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>REMEDIOS L. RAGUINDIN</t>
   </si>
   <si>
     <t>K7063-82141</t>
   </si>
   <si>
     <t>MARISSA F.DE LEON</t>
   </si>
   <si>
-    <t xml:space="preserve">CRISTINA VILLANUEVA </t>
+    <t>CRISTINA VILLANUEVA</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNIFER SUOARIO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CELESTE MONSALUD </t>
+    <t>JENNIFER SUOARIO</t>
+  </si>
+  <si>
+    <t>FELIZER S. MENDIGORIN</t>
+  </si>
+  <si>
+    <t>CELESTE MONSALUD</t>
   </si>
   <si>
     <t>TOMMY ARPILLEDA c/o CARMELITA NOTARTE</t>
   </si>
   <si>
-    <t xml:space="preserve">LEE GARCIA </t>
+    <t>LEE GARCIA</t>
   </si>
   <si>
     <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUN DOMINGO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>POL/LHOYD</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>