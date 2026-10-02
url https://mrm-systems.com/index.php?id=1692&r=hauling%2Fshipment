--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -305,75 +305,75 @@
   <si>
     <t>ANDREA PAILLA TOLEDI</t>
   </si>
   <si>
     <t>K7073-82478</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>CHRIS SHIRLEY cuazon</t>
   </si>
   <si>
     <t>K7129-82405</t>
   </si>
   <si>
     <t>MARIA CRISTINA M. MANILAG</t>
   </si>
   <si>
     <t>K7058-82516</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary joy  l manio</t>
+    <t>Mary joy  l manio</t>
   </si>
   <si>
     <t>K7124-82250</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>DIOSDADO PONCE</t>
   </si>
   <si>
     <t>K7017-87643</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>JEN JEN VENASQUEZ</t>
   </si>
   <si>
     <t>K7125-88369</t>
   </si>
   <si>
-    <t xml:space="preserve">Hilda G Castro </t>
+    <t>Hilda G Castro</t>
   </si>
   <si>
     <t>K7123-82334</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Gerlie P Alingbas</t>
   </si>
   <si>
     <t>K7126-82554</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>Dwayne Sto Domingo</t>
   </si>
   <si>
     <t>K7068-88399</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
@@ -401,111 +401,111 @@
   <si>
     <t>K7017-85969</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>CATHERINE HEPULLER</t>
   </si>
   <si>
     <t>K7068-88551</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>EVELYN R. SALALILA</t>
   </si>
   <si>
     <t>K7125-88444</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Trisha Lyn Briones </t>
+    <t>Trisha Lyn Briones</t>
   </si>
   <si>
     <t>K7017-87179</t>
   </si>
   <si>
     <t>SANGGA WARLIE AGUILAR</t>
   </si>
   <si>
     <t>K7017-87614</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>KIM SHAIRA PADILLA</t>
   </si>
   <si>
     <t>K7026-82327</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>RUBELYN GROSPE INOCELDA</t>
   </si>
   <si>
     <t>K7068-88719</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>IVY G MARQUEZ</t>
   </si>
   <si>
     <t>K7017-87326</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>MAC JOHN A AQUINO</t>
   </si>
   <si>
     <t>K7125-88765</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Charita Toledo </t>
+    <t>Charita Toledo</t>
   </si>
   <si>
     <t>K7123-82423</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRMA DANG CALILUNG </t>
+    <t>MYRMA DANG CALILUNG</t>
   </si>
   <si>
     <t>K7011-82539</t>
   </si>
   <si>
     <t>KIMBERLEE CED G. NOOL</t>
   </si>
   <si>
     <t>K7129-82282</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>Reynaldo t serna SUSANA SIGUIG SERNA</t>
   </si>
   <si>
     <t>K7017-85846</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>MARIANO ESPENILLA SR</t>
   </si>
@@ -545,69 +545,69 @@
   <si>
     <t>K7011-82324</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>ERLINDA MACASIEB</t>
   </si>
   <si>
     <t>K7068-88312</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>LEONORY B.LORICA</t>
   </si>
   <si>
     <t>K7074-88438</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">OMAR JOSEPH C PALMA </t>
+    <t>OMAR JOSEPH C PALMA</t>
   </si>
   <si>
     <t>K7026-82254</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>THELMA POSERIO</t>
   </si>
   <si>
     <t>K7125-84206</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark Joseph M Zarate </t>
+    <t>Mark Joseph M Zarate</t>
   </si>
   <si>
     <t>K7124-82326</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>ELVIRA R. OBINQUE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Loid </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>