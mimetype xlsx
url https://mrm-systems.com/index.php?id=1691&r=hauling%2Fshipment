--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -80,51 +80,51 @@
   <si>
     <t>DIVINA GRACIA TORRES</t>
   </si>
   <si>
     <t>K7135-92984</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
     <t>Aquiles Mier</t>
   </si>
   <si>
     <t>K7017-80928</t>
   </si>
   <si>
     <t>REMEDIOS DE GAMO</t>
   </si>
   <si>
     <t>K7125-85088</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Mapalda Acedera </t>
+    <t>Mapalda Acedera</t>
   </si>
   <si>
     <t>K5004-80363</t>
   </si>
   <si>
     <t>HERMINIGILDA G. PASCUA</t>
   </si>
   <si>
     <t>K7121-81035</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>Dane Louis L Aguilera</t>
   </si>
   <si>
     <t>K7069-82307</t>
   </si>
   <si>
     <t>MAYSHIELA L. DELICA</t>
   </si>
   <si>
     <t>K8002-86163</t>
   </si>
@@ -143,66 +143,66 @@
   <si>
     <t>BHIE M. ZARASPE</t>
   </si>
   <si>
     <t>K7017-84252</t>
   </si>
   <si>
     <t>KATHERINE MAE GUALTER</t>
   </si>
   <si>
     <t>K7026-79403</t>
   </si>
   <si>
     <t>Belen M. Ceniza</t>
   </si>
   <si>
     <t>K7127-94554</t>
   </si>
   <si>
     <t>RIOLYN V, ARNIGO</t>
   </si>
   <si>
     <t>K7058-79637</t>
   </si>
   <si>
-    <t xml:space="preserve"> Andrea  luarez  alasco </t>
+    <t>Andrea  luarez  alasco</t>
   </si>
   <si>
     <t>K7121-86913</t>
   </si>
   <si>
     <t>Angelina Villestas</t>
   </si>
   <si>
     <t>K7127-93889</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">DAISSERIE DIMATATAC </t>
+    <t>DAISSERIE DIMATATAC</t>
   </si>
   <si>
     <t>K7074-87032</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>Gina c. Vergara</t>
   </si>
   <si>
     <t>K5005-86411</t>
   </si>
   <si>
     <t>PATRICIA L OPLEDA</t>
   </si>
   <si>
     <t>K7068-84115</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
     <t>MARILOU A.ARHAT</t>
   </si>
@@ -236,69 +236,69 @@
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
     <t>DOMINADOR OBRADOR</t>
   </si>
   <si>
     <t>K7121-79954</t>
   </si>
   <si>
     <t>RONNIE M. MACAUSIG</t>
   </si>
   <si>
     <t>K7030-79717</t>
   </si>
   <si>
     <t>CENON REYES</t>
   </si>
   <si>
     <t>K7121-81490</t>
   </si>
   <si>
     <t>LIAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Maricel Butiong </t>
+    <t>Maricel Butiong</t>
   </si>
   <si>
     <t>K7058-81503</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marissa dulay</t>
+    <t>Marissa dulay</t>
   </si>
   <si>
     <t>K7105-83284</t>
   </si>
   <si>
     <t>POL CUSTODIO</t>
   </si>
   <si>
     <t>K7061-93774</t>
   </si>
   <si>
-    <t xml:space="preserve">Juvy Javier </t>
+    <t>Juvy Javier</t>
   </si>
   <si>
     <t>K7026-79446</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>CYNTHIA A. DIMAUNAHAN</t>
   </si>
   <si>
     <t>K7123-81108</t>
   </si>
   <si>
     <t>Mark JOMAR L PEREZ</t>
   </si>
   <si>
     <t>K5003-95028</t>
   </si>
   <si>
     <t>MAY GUTIEREZ</t>
   </si>
   <si>
     <t>K7074-86164</t>
   </si>
@@ -335,60 +335,60 @@
   <si>
     <t>MATAASNAKAHOY BATANGAS</t>
   </si>
   <si>
     <t>HENRY LANDICHO</t>
   </si>
   <si>
     <t>K7063-86534</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>JULIANA DELAS ALAS</t>
   </si>
   <si>
     <t>K7123-82111</t>
   </si>
   <si>
     <t>Maria Carmen amasan</t>
   </si>
   <si>
     <t>K7125-87207</t>
   </si>
   <si>
-    <t xml:space="preserve">Yolanda B Dom dom </t>
+    <t>Yolanda B Dom dom</t>
   </si>
   <si>
     <t>K7125-81713</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Rufina G Pana </t>
+    <t>Rufina G Pana</t>
   </si>
   <si>
     <t>K5003-80827</t>
   </si>
   <si>
     <t>PRINCESS AIZA ESPITA</t>
   </si>
   <si>
     <t>K7125-85395</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>Marc Paul D Patron</t>
   </si>
   <si>
     <t>K7030-82063</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>Cristeta A Blanco</t>
   </si>
@@ -398,159 +398,159 @@
   <si>
     <t>RELLANA GUTIERREZ</t>
   </si>
   <si>
     <t>K7058-80172</t>
   </si>
   <si>
     <t>Glydel  ann m  rayoan</t>
   </si>
   <si>
     <t>K7073-81096</t>
   </si>
   <si>
     <t>Elvira Carandang Buenaventura</t>
   </si>
   <si>
     <t>K7072-82622</t>
   </si>
   <si>
     <t>AILEEN DE CHAVEZ</t>
   </si>
   <si>
     <t>K7058-79532</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ray lord  banaag  </t>
+    <t>Ray lord  banaag</t>
   </si>
   <si>
     <t>K7074-84317</t>
   </si>
   <si>
     <t>Lorna gabiola</t>
   </si>
   <si>
     <t>K5003-80823</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>Mario ilao dimalaluan</t>
   </si>
   <si>
     <t>K7063-84655</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>CHERRY S LOPEZ</t>
   </si>
   <si>
     <t>K7030-82016</t>
   </si>
   <si>
     <t>RUEL CUSI</t>
   </si>
   <si>
     <t>K7133-79292</t>
   </si>
   <si>
     <t>Maximo rosales</t>
   </si>
   <si>
     <t>K7125-87488</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedios P Cantos </t>
+    <t>Remedios P Cantos</t>
   </si>
   <si>
     <t>K7068-87214</t>
   </si>
   <si>
     <t>SANTA TERESITA BATANGAS</t>
   </si>
   <si>
     <t>ADELAIDA B.BELTRAN</t>
   </si>
   <si>
     <t>K7026-81884</t>
   </si>
   <si>
     <t>CLEMENCIA MALABANAN TABOR</t>
   </si>
   <si>
     <t>K7016-81479</t>
   </si>
   <si>
-    <t xml:space="preserve">RONALEEN GULURA </t>
+    <t>RONALEEN GULURA</t>
   </si>
   <si>
     <t>K7016-79991</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ELLA MALIGAYA </t>
+    <t>ELLA MALIGAYA</t>
   </si>
   <si>
     <t>K5002-80866</t>
   </si>
   <si>
     <t>DOMINGA E. REYES</t>
   </si>
   <si>
     <t>K7058-82115</t>
   </si>
   <si>
-    <t xml:space="preserve"> Anthony   barrion</t>
+    <t>Anthony   barrion</t>
   </si>
   <si>
     <t>K7068-85658</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Marianito Bermundo Jr </t>
+    <t>Marianito Bermundo Jr</t>
   </si>
   <si>
     <t>K7068-86775</t>
   </si>
   <si>
     <t>CHRISTIAN BADILLO</t>
   </si>
   <si>
     <t>K7030-81509</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Larry Monte </t>
+    <t>Larry Monte</t>
   </si>
   <si>
     <t>K7069-85935</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
     <t>Edeleza C Agdan</t>
   </si>
   <si>
     <t>K7125-87451</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>Erlinda Sangalang</t>
   </si>
   <si>
     <t>K7129-95050</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
@@ -560,69 +560,69 @@
   <si>
     <t>K7063-82661</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
     <t>EMERENCIANA ASTRERA</t>
   </si>
   <si>
     <t>K7063-85210</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>NEMESIO O.PEÑAFLOR</t>
   </si>
   <si>
     <t>K7016-93369</t>
   </si>
   <si>
     <t>INFANTA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA MERCADO </t>
+    <t>LOLITA MERCADO</t>
   </si>
   <si>
     <t>K7135-79915</t>
   </si>
   <si>
     <t>Evangeline D Tropicales</t>
   </si>
   <si>
     <t>K7121-86760</t>
   </si>
   <si>
     <t>Shiela Garcia</t>
   </si>
   <si>
     <t>K7125-87481</t>
   </si>
   <si>
-    <t xml:space="preserve">Luzviminda M Francia </t>
+    <t>Luzviminda M Francia</t>
   </si>
   <si>
     <t>K7017-85084</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>JEAN O CAPISTRANO</t>
   </si>
   <si>
     <t>K7129-80917</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>JEWEL ELIZHA PASOOT</t>
   </si>
   <si>
     <t>K7074-82645</t>
   </si>
   <si>
     <t>DONNALYN A. PABICO</t>
   </si>
@@ -767,51 +767,51 @@
   <si>
     <t>K7105-80881</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>MARICON MANZO</t>
   </si>
   <si>
     <t>K7126-86702</t>
   </si>
   <si>
     <t>Margarita Catan</t>
   </si>
   <si>
     <t>K7124-81129</t>
   </si>
   <si>
     <t>DAISY D. ROJAS</t>
   </si>
   <si>
     <t>K7123-80269</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. STEPHANIE CLAIRE/PALACAY VALENCIA </t>
+    <t>MA. STEPHANIE CLAIRE/PALACAY VALENCIA</t>
   </si>
   <si>
     <t>K7073-87038</t>
   </si>
   <si>
     <t>GERDIE AMARILLAS</t>
   </si>
   <si>
     <t>K7127-85464</t>
   </si>
   <si>
     <t>LIBRADA  C, AÑOSO</t>
   </si>
   <si>
     <t>K7129-79675</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>ERLINDA CATAPANG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>