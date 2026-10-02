--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -80,51 +80,51 @@
   <si>
     <t>JACQUELINE A MENDOZA</t>
   </si>
   <si>
     <t>K7072-79346</t>
   </si>
   <si>
     <t>KAMRIA SALI</t>
   </si>
   <si>
     <t>K7093-86414</t>
   </si>
   <si>
     <t>ALSHAIMA A.SALI</t>
   </si>
   <si>
     <t>K7011-86875</t>
   </si>
   <si>
     <t>BENSAR A. ISNANI</t>
   </si>
   <si>
     <t>K7125-84074</t>
   </si>
   <si>
-    <t xml:space="preserve">Roslan V Akbar </t>
+    <t>Roslan V Akbar</t>
   </si>
   <si>
     <t>K7030-86916</t>
   </si>
   <si>
     <t>ROBERTO COSTALES</t>
   </si>
   <si>
     <t>K7121-87040</t>
   </si>
   <si>
     <t>Naufar daud kasim</t>
   </si>
   <si>
     <t>K7125-86783</t>
   </si>
   <si>
     <t>Raiana Manipol</t>
   </si>
   <si>
     <t>K7129-87111</t>
   </si>
   <si>
     <t>ROMEO BERNAL SR.</t>
   </si>
@@ -152,93 +152,93 @@
   <si>
     <t>NADZWA A. SIHABON</t>
   </si>
   <si>
     <t>K7026-81440</t>
   </si>
   <si>
     <t>SANNY ABDUL BARALUN</t>
   </si>
   <si>
     <t>K7123-76937</t>
   </si>
   <si>
     <t>SUKARNO JAINAL</t>
   </si>
   <si>
     <t>K7129-81199</t>
   </si>
   <si>
     <t>ALFAINA A ALPA</t>
   </si>
   <si>
     <t>K7127-85886</t>
   </si>
   <si>
-    <t xml:space="preserve">TAHA ABDULLA </t>
+    <t>TAHA ABDULLA</t>
   </si>
   <si>
     <t>K7129-80890</t>
   </si>
   <si>
     <t>NASHRA ADJANI</t>
   </si>
   <si>
     <t>K7030-77066</t>
   </si>
   <si>
     <t>SORAIDA HAJIRI</t>
   </si>
   <si>
     <t>K7058-79498</t>
   </si>
   <si>
     <t>Francisco o vergara</t>
   </si>
   <si>
     <t>K7125-86626</t>
   </si>
   <si>
     <t>AMINA ISAL BABAO</t>
   </si>
   <si>
     <t>K7072-83895</t>
   </si>
   <si>
     <t>MARILYN ABU</t>
   </si>
   <si>
     <t>K7074-86066</t>
   </si>
   <si>
     <t>Katherine susulan basaluddin</t>
   </si>
   <si>
     <t>K7073-76953</t>
   </si>
   <si>
-    <t xml:space="preserve">Alnahar Pandai </t>
+    <t>Alnahar Pandai</t>
   </si>
   <si>
     <t>K7124-81071</t>
   </si>
   <si>
     <t>SHERIEMAR PACKAM</t>
   </si>
   <si>
     <t>K6002-84885</t>
   </si>
   <si>
     <t>ABDUSALAM U. GENTE</t>
   </si>
   <si>
     <t>K7127-80976</t>
   </si>
   <si>
     <t>REYNALDO FLORES</t>
   </si>
   <si>
     <t>K7121-87041</t>
   </si>
   <si>
     <t>Zaida A Yusop</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>AHMAD DUNDA</t>
   </si>
   <si>
     <t>K7072-79092</t>
   </si>
   <si>
     <t>HJI ALADDIN SAMSON</t>
   </si>
   <si>
     <t>K7124-79514</t>
   </si>
   <si>
     <t>Renante T Hetutua</t>
   </si>
   <si>
     <t>K7026-81851</t>
   </si>
   <si>
     <t>Janice L. Francisco</t>
   </si>
   <si>
     <t>K7063-86101</t>
   </si>
   <si>
-    <t xml:space="preserve">MYLENE VIRAY </t>
+    <t>MYLENE VIRAY</t>
   </si>
   <si>
     <t>K7026-79541</t>
   </si>
   <si>
     <t>JAMILA SAFIE ABDULLAH</t>
   </si>
   <si>
     <t>K7123-81166</t>
   </si>
   <si>
     <t>MELANIE BURILLO GORIT</t>
   </si>
   <si>
     <t>K7069-78708</t>
   </si>
   <si>
     <t>SAMIRA A LABUAN</t>
   </si>
   <si>
     <t>K7074-84960</t>
   </si>
   <si>
     <t>Palma nasa</t>
   </si>
@@ -392,63 +392,63 @@
   <si>
     <t>HJA Normina T Lim</t>
   </si>
   <si>
     <t>K5005-85121</t>
   </si>
   <si>
     <t>JIA LAVINNE LALIYAH</t>
   </si>
   <si>
     <t>K5005-87344</t>
   </si>
   <si>
     <t>NORMINDA B JULAILI</t>
   </si>
   <si>
     <t>K7135-81414</t>
   </si>
   <si>
     <t>Aradji A Sayadi</t>
   </si>
   <si>
     <t>K7058-81448</t>
   </si>
   <si>
-    <t xml:space="preserve">  Nulhaya amah jsh</t>
+    <t>Nulhaya amah jsh</t>
   </si>
   <si>
     <t>K7093-85300</t>
   </si>
   <si>
     <t>UMI SYAFIQAH BINTI A. HAJA MOHAIDEEN</t>
   </si>
   <si>
     <t>K7080-76414</t>
   </si>
   <si>
-    <t xml:space="preserve">AL-ZAMIR I LIPAE </t>
+    <t>AL-ZAMIR I LIPAE</t>
   </si>
   <si>
     <t>K6002-79544</t>
   </si>
   <si>
     <t>RAMLIE N. HABIL</t>
   </si>
   <si>
     <t>K7133-78407</t>
   </si>
   <si>
     <t>Ninraida hassan</t>
   </si>
   <si>
     <t>K7093-87219</t>
   </si>
   <si>
     <t>ANTHAR ALAWI</t>
   </si>
   <si>
     <t>K7073-82030</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>K7126-80285</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Erlinda B Sabordo</t>
   </si>
   <si>
     <t>K7093-85198</t>
   </si>
   <si>
     <t>TALUSAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>LYKA SARIUL</t>
   </si>
   <si>
     <t>K7074-78738</t>
   </si>
   <si>
     <t>TUNGAWAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> nor Aisha m. Halid</t>
+    <t>nor Aisha m. Halid</t>
   </si>
   <si>
     <t>K7121-86902</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>Tugung N Hadjala</t>
   </si>
   <si>
     <t>K7011-81362</t>
   </si>
   <si>
     <t>SHAIRA M. ALEJO</t>
   </si>
   <si>
     <t>K8002-81977</t>
   </si>
   <si>
     <t>MAHINOG CAMIGUIN</t>
   </si>
   <si>
     <t>REYMUND BABANTO</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>NAFISA H. JADI</t>
   </si>
   <si>
     <t>K7068-87691</t>
   </si>
   <si>
     <t>CHRISTINE ANNE L. IGASAN</t>
   </si>
   <si>
     <t>K7011-80517</t>
   </si>
   <si>
     <t>NUR IYAM O. WARRI</t>
   </si>
   <si>
     <t>K7011-80512</t>
   </si>
   <si>
     <t>WASILA AIYUB</t>
   </si>
   <si>
     <t>K7058-86860</t>
   </si>
   <si>
-    <t xml:space="preserve"> Shermq k hambali</t>
+    <t>Shermq k hambali</t>
   </si>
   <si>
     <t>K7093-83480</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K7011-79173</t>
   </si>
   <si>
     <t>ALEMZAR H. PIDLAC</t>
   </si>
   <si>
     <t>K7093-86399</t>
   </si>
   <si>
     <t>NURLENA A. MUIN</t>
   </si>
   <si>
     <t>K7093-85529</t>
   </si>
   <si>
     <t>SETRALYN SANDIC</t>
   </si>
@@ -650,114 +650,114 @@
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>Kartinie b. Alam</t>
   </si>
   <si>
     <t>K7074-85340</t>
   </si>
   <si>
     <t>Moy h. Sapie</t>
   </si>
   <si>
     <t>K7016-85429</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JOHN PAUL OLI</t>
   </si>
   <si>
     <t>K8002-81581</t>
   </si>
   <si>
-    <t xml:space="preserve">PRISCILLA ABARICO </t>
+    <t>PRISCILLA ABARICO</t>
   </si>
   <si>
     <t>K7016-86196</t>
   </si>
   <si>
-    <t xml:space="preserve">APRIL JANE MOLLION </t>
+    <t>APRIL JANE MOLLION</t>
   </si>
   <si>
     <t>K7016-86176</t>
   </si>
   <si>
-    <t xml:space="preserve">HOELYMAE DALAUTA </t>
+    <t>HOELYMAE DALAUTA</t>
   </si>
   <si>
     <t>K7016-81871</t>
   </si>
   <si>
     <t>OMAR CAMAMA</t>
   </si>
   <si>
     <t>K7093-92375</t>
   </si>
   <si>
     <t>LILIBETH M. AMPARO</t>
   </si>
   <si>
     <t>K7016-85772</t>
   </si>
   <si>
-    <t xml:space="preserve">JELLY MORDENO </t>
+    <t>JELLY MORDENO</t>
   </si>
   <si>
     <t>K8002-86349</t>
   </si>
   <si>
     <t>CARMELITA TUBO</t>
   </si>
   <si>
     <t>K7105-81729</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CLEOPARS SOJOR MACABINGUEL </t>
+    <t>CLEOPARS SOJOR MACABINGUEL</t>
   </si>
   <si>
     <t>K7135-85381</t>
   </si>
   <si>
     <t>TUBAY AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Lendie Cepeda Maraunay</t>
   </si>
   <si>
     <t>K7125-84058</t>
   </si>
   <si>
     <t>REMEDIOS T. ROMUALDEZ AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA MENCIAS </t>
+    <t>EMMA MENCIAS</t>
   </si>
   <si>
     <t>K7121-82126</t>
   </si>
   <si>
     <t>ERNITA AVENIDO</t>
   </si>
   <si>
     <t>K7063-87339</t>
   </si>
   <si>
     <t>BUNAWAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>RIANIE SWEET HEART DELACRUZ</t>
   </si>
   <si>
     <t>K7063-83849</t>
   </si>
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>ROMULO D.TAPAYAN.JR</t>
   </si>
@@ -767,84 +767,84 @@
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>MARGARITA BUGHAO</t>
   </si>
   <si>
     <t>K7011-82181</t>
   </si>
   <si>
     <t>YSIDELIO MAHINAY</t>
   </si>
   <si>
     <t>K7125-84224</t>
   </si>
   <si>
     <t>NONITO A FRANCO JR</t>
   </si>
   <si>
     <t>K7074-83918</t>
   </si>
   <si>
     <t>SANTA MONICA (SAPAO) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">NERIE LAS PIÑAS </t>
+    <t>NERIE LAS PIÑAS</t>
   </si>
   <si>
     <t>K7074-81585</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Joel Sanchez bernardino</t>
   </si>
   <si>
     <t>K5002-81445</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>MARIA ISABELLA CELINE YUSIM</t>
   </si>
   <si>
     <t>K6002-82013</t>
   </si>
   <si>
     <t>ERNESTO GALANO PAYOT</t>
   </si>
   <si>
     <t>K7016-81916</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER MURILLO </t>
+    <t>CHRISTOPHER MURILLO</t>
   </si>
   <si>
     <t>K7058-80275</t>
   </si>
   <si>
     <t>CANTILAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Hilaria e arizobal</t>
   </si>
   <si>
     <t>K7074-84824</t>
   </si>
   <si>
     <t>LINGIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>RONALD TIMTIM</t>
   </si>
   <si>
     <t>K7123-79737</t>
   </si>
   <si>
     <t>MADRID SURIGAO DEL SUR</t>
   </si>