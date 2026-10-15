--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -110,51 +110,51 @@
   <si>
     <t>ROSYL FUENTES</t>
   </si>
   <si>
     <t>K7011-81962</t>
   </si>
   <si>
     <t>JENNY C. REQUIERO</t>
   </si>
   <si>
     <t>K7129-82088</t>
   </si>
   <si>
     <t>MARK JAYSON S CABATO</t>
   </si>
   <si>
     <t>K7030-80996</t>
   </si>
   <si>
     <t>NARCISO MANZANARES</t>
   </si>
   <si>
     <t>K7125-84669</t>
   </si>
   <si>
-    <t xml:space="preserve">Julie Ann G Sentillas </t>
+    <t>Julie Ann G Sentillas</t>
   </si>
   <si>
     <t>K7127-95119</t>
   </si>
   <si>
     <t>EMELY PASCUAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>