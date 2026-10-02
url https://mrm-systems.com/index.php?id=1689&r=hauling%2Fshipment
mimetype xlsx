--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -95,51 +95,51 @@
   <si>
     <t>K7133-74029</t>
   </si>
   <si>
     <t>MARGOSATUBIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Aurelia p. Dunggay</t>
   </si>
   <si>
     <t>K7135-80092</t>
   </si>
   <si>
     <t>MIDSALIP ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>EduardaJ Mirafuentes</t>
   </si>
   <si>
     <t>K7068-86859</t>
   </si>
   <si>
     <t>MOLAVE ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LISHELLE A. DEL SOCORRO </t>
+    <t>LISHELLE A. DEL SOCORRO</t>
   </si>
   <si>
     <t>K7058-86856</t>
   </si>
   <si>
     <t>Abner n  lalimos</t>
   </si>
   <si>
     <t>K7121-77387</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Jubaira B Sali</t>
   </si>
   <si>
     <t>K7129-86315</t>
   </si>
   <si>
     <t>TAMBULIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ROSA ALFORQUE</t>
   </si>
@@ -254,57 +254,57 @@
   <si>
     <t>LARIBA ALINGATO</t>
   </si>
   <si>
     <t>K7124-80568</t>
   </si>
   <si>
     <t>SAKINA AZIS COSAIN</t>
   </si>
   <si>
     <t>K6002-81064</t>
   </si>
   <si>
     <t>ALVIN M. VILLACIN</t>
   </si>
   <si>
     <t>K7072-83523</t>
   </si>
   <si>
     <t>SITTIE HAFSA BARANI</t>
   </si>
   <si>
     <t>K5003-81897</t>
   </si>
   <si>
-    <t xml:space="preserve">CLAUDE MADALI </t>
+    <t>CLAUDE MADALI</t>
   </si>
   <si>
     <t>K7069-81807</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY N TABUG </t>
+    <t>RICKY N TABUG</t>
   </si>
   <si>
     <t>K8002-81846</t>
   </si>
   <si>
     <t>KAPATAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>EMMA ABASOLO</t>
   </si>
   <si>
     <t>K7068-87688</t>
   </si>
   <si>
     <t>SULTAN NAGA DIMAPORO (KAROMATAN) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Aziza D Muslimin</t>
   </si>
   <si>
     <t>K7017-84823</t>
   </si>
   <si>
     <t>ELIANOR DAGO</t>
   </si>
@@ -329,51 +329,51 @@
   <si>
     <t>MACAPANTONBB. AMPASO JR</t>
   </si>
   <si>
     <t>K7073-80412</t>
   </si>
   <si>
     <t>MAGSAYSAY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Elizabeth Cadile</t>
   </si>
   <si>
     <t>K7069-87676</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MERIAM Y. LOMONGO</t>
   </si>
   <si>
     <t>K7123-81152</t>
   </si>
   <si>
-    <t xml:space="preserve">LANIE T. CUERING </t>
+    <t>LANIE T. CUERING</t>
   </si>
   <si>
     <t>K7026-86904</t>
   </si>
   <si>
     <t>JOY R. SAQUIN</t>
   </si>
   <si>
     <t>K7074-83348</t>
   </si>
   <si>
     <t>Jelyn c. Fernandez</t>
   </si>
   <si>
     <t>K6002-77534</t>
   </si>
   <si>
     <t>PANAON MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>SAAD ABDULRAHMSN AL MOHSEN</t>
   </si>
   <si>
     <t>K7126-86789</t>
   </si>
@@ -551,147 +551,147 @@
   <si>
     <t>LETECIA EDUROT</t>
   </si>
   <si>
     <t>K5002-81189</t>
   </si>
   <si>
     <t>HERMINIA ERMAC</t>
   </si>
   <si>
     <t>K7133-74005</t>
   </si>
   <si>
     <t>BALINDONG (WATU) LANAO DEL SUR</t>
   </si>
   <si>
     <t>Monawera truman</t>
   </si>
   <si>
     <t>K7093-86977</t>
   </si>
   <si>
     <t>MARANTAO LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NASHIBA BANGAYAN </t>
+    <t>NASHIBA BANGAYAN</t>
   </si>
   <si>
     <t>K7093-83812</t>
   </si>
   <si>
     <t>SINAB O. DECAMPONG</t>
   </si>
   <si>
     <t>K7080-81127</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>EMAN T MADALI</t>
   </si>
   <si>
     <t>K7068-86391</t>
   </si>
   <si>
     <t>NAMRAIDA A MALA</t>
   </si>
   <si>
     <t>K7093-85327</t>
   </si>
   <si>
     <t>WIDAD P. MAGUE</t>
   </si>
   <si>
     <t>K5002-80630</t>
   </si>
   <si>
     <t>RASNA M. ABEDIN</t>
   </si>
   <si>
     <t>K7068-86814</t>
   </si>
   <si>
     <t>PAGAYAWAN (TATARIKAN) LANAO DEL SUR</t>
   </si>
   <si>
     <t>JALIL T. ABAALANG</t>
   </si>
   <si>
     <t>K7135-85845</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jun Bunao Dela Cruz </t>
+    <t>Jun Bunao Dela Cruz</t>
   </si>
   <si>
     <t>K7016-81871</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>OMAR CAMAMA</t>
   </si>
   <si>
     <t>K7016-85429</t>
   </si>
   <si>
     <t>JOHN PAUL OLI</t>
   </si>
   <si>
     <t>K8002-86349</t>
   </si>
   <si>
     <t>CARMELITA TUBO</t>
   </si>
   <si>
     <t>K7125-85202</t>
   </si>
   <si>
     <t>Hillary Angel Cabanatan</t>
   </si>
   <si>
     <t>K7126-95117</t>
   </si>
   <si>
     <t>Alejandra Ejoc/Marissa E Dela Cerna</t>
   </si>
   <si>
     <t>K7129-80913</t>
   </si>
   <si>
     <t>RODRIGO C. BESING</t>
   </si>
   <si>
     <t>K7016-86176</t>
   </si>
   <si>
-    <t xml:space="preserve">HOELYMAE DALAUTA </t>
+    <t>HOELYMAE DALAUTA</t>
   </si>
   <si>
     <t>K7074-85680</t>
   </si>
   <si>
     <t>Latipha pontino</t>
   </si>
   <si>
     <t>K7072-83714</t>
   </si>
   <si>
     <t>RUBELYN BATALON</t>
   </si>
   <si>
     <t>K7105-84931</t>
   </si>
   <si>
     <t>GLEAN P. RUIZ SR.</t>
   </si>
   <si>
     <t>K7030-86664</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>AIRA MAE ROSANADO</t>
   </si>
   <si>
     <t>K7125-84224</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>NONITO A FRANCO JR</t>
   </si>
   <si>
     <t>K5003-80780</t>
   </si>
   <si>
     <t>Reynald astorias</t>
   </si>
   <si>
     <t>K6002-79558</t>
   </si>
   <si>
     <t>SANTA JOSEFA AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> ROQUE PLAZA PROCHINA</t>
+    <t>ROQUE PLAZA PROCHINA</t>
   </si>
   <si>
     <t>K8002-81680</t>
   </si>
   <si>
     <t>DAPA SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>KARL JAMES SUMAYLO</t>
   </si>
   <si>
     <t>K7126-95123</t>
   </si>
   <si>
     <t>PLACER SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Delsa Rivas Casañas</t>
   </si>
   <si>
     <t>K7123-81779</t>
   </si>
   <si>
     <t>SAN FRANCISCO (ANAO-AON) SURIGAO DEL NORTE</t>
   </si>
@@ -806,69 +806,69 @@
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>CLARISSA D. CARCILLAR</t>
   </si>
   <si>
     <t>K7074-81585</t>
   </si>
   <si>
     <t>Joel Sanchez bernardino</t>
   </si>
   <si>
     <t>K7126-81224</t>
   </si>
   <si>
     <t>TAGANA-AN SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Russ &amp; Shem Paster</t>
   </si>
   <si>
     <t>K7127-94470</t>
   </si>
   <si>
-    <t xml:space="preserve">RENLOR REAMBONANZA </t>
+    <t>RENLOR REAMBONANZA</t>
   </si>
   <si>
     <t>K7016-81657</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>MAILYN BUAGAS</t>
   </si>
   <si>
     <t>K7016-81916</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER MURILLO </t>
+    <t>CHRISTOPHER MURILLO</t>
   </si>
   <si>
     <t>K7058-80275</t>
   </si>
   <si>
     <t>CANTILAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Hilaria e arizobal</t>
   </si>
   <si>
     <t>K5004-94543</t>
   </si>
   <si>
     <t>ZEAH ANGELA MONTERA</t>
   </si>
   <si>
     <t>K7123-95089</t>
   </si>
   <si>
     <t>Corazon b arizobal</t>
   </si>
   <si>
     <t>K7123-86362</t>
   </si>
@@ -887,51 +887,51 @@
   <si>
     <t>Pilar amqs lumucso</t>
   </si>
   <si>
     <t>K7129-80521</t>
   </si>
   <si>
     <t>PERLA C. AGOYLO</t>
   </si>
   <si>
     <t>K7030-82040</t>
   </si>
   <si>
     <t>MARIHATAG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ISABELYN S SANTA</t>
   </si>
   <si>
     <t>K5002-80426</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">HARVEY T PALWA </t>
+    <t>HARVEY T PALWA</t>
   </si>
   <si>
     <t>K7121-81360</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Sharon Grace C Tagari</t>
   </si>
   <si>
     <t>K7058-81353</t>
   </si>
   <si>
     <t>Roel l ortuyo</t>
   </si>
   <si>
     <t>K7127-80779</t>
   </si>
   <si>
     <t>PAZ L, AGUHOB</t>
   </si>
   <si>
     <t>K7124-86361</t>
   </si>