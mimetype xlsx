--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -65,93 +65,93 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-83489</t>
   </si>
   <si>
     <t>KUMALARANG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Edgah a. Etomay</t>
   </si>
   <si>
     <t>K7016-85618</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ALMA MAQUI NTO</t>
   </si>
   <si>
     <t>K7125-82169</t>
   </si>
   <si>
-    <t xml:space="preserve">Isnaira C Dulunan </t>
+    <t>Isnaira C Dulunan</t>
   </si>
   <si>
     <t>K7073-79596</t>
   </si>
   <si>
     <t>ROHAMA NARON ABAD</t>
   </si>
   <si>
     <t>K7058-79576</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elviera  l  artiaga</t>
+    <t>Elviera  l  artiaga</t>
   </si>
   <si>
     <t>K7063-83892</t>
   </si>
   <si>
     <t>GEORGE E.LIGAN</t>
   </si>
   <si>
     <t>K7121-77387</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Jubaira B Sali</t>
   </si>
   <si>
     <t>K7125-84353</t>
   </si>
   <si>
-    <t xml:space="preserve">GRECHELLE P MIRANDA </t>
+    <t>GRECHELLE P MIRANDA</t>
   </si>
   <si>
     <t>K7125-84005</t>
   </si>
   <si>
-    <t xml:space="preserve">Marhama D Salik </t>
+    <t>Marhama D Salik</t>
   </si>
   <si>
     <t>K7069-82321</t>
   </si>
   <si>
     <t>Jomaira Guimba</t>
   </si>
   <si>
     <t>K7126-81423</t>
   </si>
   <si>
     <t>K7074-86066</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Katherine susulan basaluddin</t>
   </si>
   <si>
     <t>K8002-85700</t>
   </si>
   <si>
     <t>ALRIYADIN SAJILI</t>
   </si>
@@ -188,66 +188,66 @@
   <si>
     <t>Emelia Layagan</t>
   </si>
   <si>
     <t>K7093-93893</t>
   </si>
   <si>
     <t>JERRY ESPINAR</t>
   </si>
   <si>
     <t>K7069-86641</t>
   </si>
   <si>
     <t>KIBAWE BUKIDNON</t>
   </si>
   <si>
     <t>Jehiel Jeff Ba a</t>
   </si>
   <si>
     <t>K7125-83816</t>
   </si>
   <si>
     <t>LANTAPAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">Robinson S Gunayan </t>
+    <t>Robinson S Gunayan</t>
   </si>
   <si>
     <t>K7074-83671</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIELA G BESANA </t>
+    <t>SHIELA G BESANA</t>
   </si>
   <si>
     <t>K7125-86062</t>
   </si>
   <si>
-    <t xml:space="preserve">GARRY P SABALDANA </t>
+    <t>GARRY P SABALDANA</t>
   </si>
   <si>
     <t>K7068-84764</t>
   </si>
   <si>
     <t>JAIME A.DIVINAGRACIA</t>
   </si>
   <si>
     <t>K7069-86155</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
     <t>DELOSANTOS ABATAYO RABAGO</t>
   </si>
   <si>
     <t>K7069-81649</t>
   </si>
   <si>
     <t>mercy Teves</t>
   </si>
   <si>
     <t>K7105-81135</t>
   </si>
@@ -293,171 +293,171 @@
   <si>
     <t>K7068-86426</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>NORHANISA AZIS SAMPORNA</t>
   </si>
   <si>
     <t>K7121-78165</t>
   </si>
   <si>
     <t>Osop Lontowa Azis</t>
   </si>
   <si>
     <t>K7069-85978</t>
   </si>
   <si>
     <t>NORMA DATULA SAMPORNA</t>
   </si>
   <si>
     <t>K7125-86022</t>
   </si>
   <si>
-    <t xml:space="preserve">LAINIE SIMBAN </t>
+    <t>LAINIE SIMBAN</t>
   </si>
   <si>
     <t>K7068-86791</t>
   </si>
   <si>
     <t>NASIBA G DICA</t>
   </si>
   <si>
     <t>K7072-81580</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JOMAR MERABUENO</t>
   </si>
   <si>
     <t>K7011-77368</t>
   </si>
   <si>
     <t>HAROLD LATOZA</t>
   </si>
   <si>
     <t>K7129-79672</t>
   </si>
   <si>
     <t>FRANCIS D CALICDAN</t>
   </si>
   <si>
     <t>K7105-83882</t>
   </si>
   <si>
     <t>MARY JANE ABAYAN APAT</t>
   </si>
   <si>
     <t>K7069-81996</t>
   </si>
   <si>
     <t>JONATHAN G. LAGUMBAY</t>
   </si>
   <si>
     <t>K7063-81465</t>
   </si>
   <si>
     <t>MANALIA PINDATON</t>
   </si>
   <si>
     <t>K7069-81807</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY N TABUG </t>
+    <t>RICKY N TABUG</t>
   </si>
   <si>
     <t>K7127-86477</t>
   </si>
   <si>
     <t>ALMA H, MIGRÑO</t>
   </si>
   <si>
     <t>K7030-81454</t>
   </si>
   <si>
     <t>JENNIFER ECHAVEZ</t>
   </si>
   <si>
     <t>K7072-79432</t>
   </si>
   <si>
     <t>NURAINE GANDAMRA</t>
   </si>
   <si>
     <t>K7030-95201</t>
   </si>
   <si>
     <t>MAMINTAL SALEM D</t>
   </si>
   <si>
     <t>K5002-95157</t>
   </si>
   <si>
-    <t xml:space="preserve">JOMAR L  TOMONDOG </t>
+    <t>JOMAR L  TOMONDOG</t>
   </si>
   <si>
     <t>K7016-95186</t>
   </si>
   <si>
     <t>VIVIAN CABARCE</t>
   </si>
   <si>
     <t>K7121-79396</t>
   </si>
   <si>
     <t>Aliyah Tambi Edres</t>
   </si>
   <si>
     <t>K7121-79276</t>
   </si>
   <si>
     <t>K5005-93951</t>
   </si>
   <si>
     <t>OMAR DIANALAN</t>
   </si>
   <si>
     <t>K7129-81744</t>
   </si>
   <si>
     <t>HAZEL G. DIZON</t>
   </si>
   <si>
     <t>K6002-81827</t>
   </si>
   <si>
     <t>Faidah m. Pangcoga</t>
   </si>
   <si>
     <t>K5003-81897</t>
   </si>
   <si>
-    <t xml:space="preserve">CLAUDE MADALI </t>
+    <t>CLAUDE MADALI</t>
   </si>
   <si>
     <t>K5003-92641</t>
   </si>
   <si>
     <t>KAPATAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>maximo reyes</t>
   </si>
   <si>
     <t>K7017-84823</t>
   </si>
   <si>
     <t>SULTAN NAGA DIMAPORO (KAROMATAN) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ELIANOR DAGO</t>
   </si>
   <si>
     <t>K7068-86801</t>
   </si>
   <si>
     <t>Virginia S.Masacal</t>
   </si>
@@ -485,51 +485,51 @@
   <si>
     <t>KAUSWAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Mariel Jane canoy</t>
   </si>
   <si>
     <t>K7074-86334</t>
   </si>
   <si>
     <t>KOLAMBUGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Apolinario s. Marinda</t>
   </si>
   <si>
     <t>K7068-85896</t>
   </si>
   <si>
     <t>MACAPANTONBB. AMPASO JR</t>
   </si>
   <si>
     <t>K7093-85934</t>
   </si>
   <si>
-    <t xml:space="preserve">PERLITA M. LIDANGAN </t>
+    <t>PERLITA M. LIDANGAN</t>
   </si>
   <si>
     <t>K7121-81873</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Elisia H Mercado</t>
   </si>
   <si>
     <t>K7093-85871</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JULIE PESCADOR AVENIDO</t>
   </si>
   <si>
     <t>K7073-79888</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>K8002-80972</t>
   </si>
   <si>
     <t>ANNAJEAN MOSTE</t>
   </si>
   <si>
     <t>K7073-81859</t>
   </si>
   <si>
     <t>GEORGE G. AMERKHAN JR.</t>
   </si>
   <si>
     <t>K7072-81857</t>
   </si>
   <si>
     <t>ALMALUNA PIATOS</t>
   </si>
   <si>
     <t>K7068-87246</t>
   </si>
   <si>
     <t>PLARIDEL MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RICO BRANZUELA </t>
+    <t>RICO BRANZUELA</t>
   </si>
   <si>
     <t>K7017-81473</t>
   </si>
   <si>
     <t>TANGUB CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MINDA C ANASCO</t>
   </si>
   <si>
     <t>K7126-94697</t>
   </si>
   <si>
     <t>TUDELA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Mery Rose Liguid</t>
   </si>
   <si>
     <t>K7127-85678</t>
   </si>
   <si>
     <t>BALINGASAG MISAMIS ORIENTAL</t>
   </si>
@@ -668,195 +668,195 @@
   <si>
     <t>REY RYAN SENDING</t>
   </si>
   <si>
     <t>K7073-79945</t>
   </si>
   <si>
     <t>Elena M. Inojales</t>
   </si>
   <si>
     <t>K7063-85750</t>
   </si>
   <si>
     <t>TOMASINO EBANING LABANEN</t>
   </si>
   <si>
     <t>K7074-81735</t>
   </si>
   <si>
     <t>Dionesa z. Garcia</t>
   </si>
   <si>
     <t>K7058-81413</t>
   </si>
   <si>
-    <t xml:space="preserve"> Richard s  cartillo</t>
+    <t>Richard s  cartillo</t>
   </si>
   <si>
     <t>K5003-81793</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY ANNA TALANIA </t>
+    <t>MARY ANNA TALANIA</t>
   </si>
   <si>
     <t>K7135-81780</t>
   </si>
   <si>
     <t>John Francis C. Cuyno</t>
   </si>
   <si>
     <t>K7030-79426</t>
   </si>
   <si>
     <t>WILFREDO D MAHINAY</t>
   </si>
   <si>
     <t>K7105-81599</t>
   </si>
   <si>
     <t>KAYE MARC SEGOVIA</t>
   </si>
   <si>
     <t>K7074-84963</t>
   </si>
   <si>
     <t>Kenoeth l. Galarpe</t>
   </si>
   <si>
     <t>K7026-77533</t>
   </si>
   <si>
     <t>CHERYL A. BUTRON</t>
   </si>
   <si>
     <t>K5005-92888</t>
   </si>
   <si>
     <t>LIZLY JHOY DELA CRUZ</t>
   </si>
   <si>
     <t>K7125-82716</t>
   </si>
   <si>
     <t>Constancia T Lagas</t>
   </si>
   <si>
     <t>K5002-94322</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOS DIZON </t>
+    <t>CARLOS DIZON</t>
   </si>
   <si>
     <t>K7123-79461</t>
   </si>
   <si>
     <t>GENALYN A. MAGAN</t>
   </si>
   <si>
     <t>K7074-85957</t>
   </si>
   <si>
     <t>Claire palacio</t>
   </si>
   <si>
     <t>K7074-84757</t>
   </si>
   <si>
     <t>Saida lao macasaling</t>
   </si>
   <si>
     <t>K7129-79684</t>
   </si>
   <si>
     <t>JOSEPH D. MABAYLAN</t>
   </si>
   <si>
     <t>K7125-84442</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Rufa L Namoc </t>
+    <t>Rufa L Namoc</t>
   </si>
   <si>
     <t>K7124-82116</t>
   </si>
   <si>
     <t>INITAO MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Arlene Velez VillaHermosa </t>
+    <t>Arlene Velez VillaHermosa</t>
   </si>
   <si>
     <t>K7127-94890</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Meriam   M, DERAMOS</t>
   </si>
   <si>
     <t>K7068-87257</t>
   </si>
   <si>
     <t>ALEXANDER SELWYN T.ZAYAS</t>
   </si>
   <si>
     <t>K7125-81468</t>
   </si>
   <si>
     <t>Francisco T Cailing</t>
   </si>
   <si>
     <t>K7068-82766</t>
   </si>
   <si>
     <t>MANTICAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>TOUCHMAE Z.JANOLINO</t>
   </si>
   <si>
     <t>K5003-95033</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>GEMMA S. MABULAY</t>
   </si>
   <si>
     <t>K7125-81633</t>
   </si>
   <si>
     <t>SALAY MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Placida Agcopra </t>
+    <t>Placida Agcopra</t>
   </si>
   <si>
     <t>K8002-85744</t>
   </si>
   <si>
     <t>SUGBONGCOGON MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>JERIEZEM BINGAT</t>
   </si>
   <si>
     <t>K7126-81931</t>
   </si>
   <si>
     <t>Rik Ejada</t>
   </si>
   <si>
     <t>K7074-82641</t>
   </si>
   <si>
     <t>VILLANUEVA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Berward canoy</t>
   </si>
@@ -881,78 +881,78 @@
   <si>
     <t>K7069-93632</t>
   </si>
   <si>
     <t>JAMAEL A TIBURON</t>
   </si>
   <si>
     <t>K7068-86814</t>
   </si>
   <si>
     <t>PAGAYAWAN (TATARIKAN) LANAO DEL SUR</t>
   </si>
   <si>
     <t>JALIL T. ABAALANG</t>
   </si>
   <si>
     <t>K7068-83783</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>JOMARBD TUHOY</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN GABRIEL JAPONA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BEATRIZ PAINO </t>
+    <t>MARVIN GABRIEL JAPONA</t>
+  </si>
+  <si>
+    <t>LAURENCE DADO BIBERA</t>
+  </si>
+  <si>
+    <t>BEATRIZ PAINO</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">DONASER NEIL QUIMPANG </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ANNABEL T. ABESTANO </t>
+    <t>DONASER NEIL QUIMPANG</t>
+  </si>
+  <si>
+    <t>ANNABEL T. ABESTANO</t>
   </si>
   <si>
     <t>LAGUINDINGAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LEAH LAGASCA </t>
+    <t>LEAH LAGASCA</t>
   </si>
   <si>
     <t>TALISAYAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">EDITHA MONAHAN </t>
+    <t>EDITHA MONAHAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>010388051320260018-01</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Julius lacerna 09664320480/09684371653</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nickson baccay adriano 09973594864</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>