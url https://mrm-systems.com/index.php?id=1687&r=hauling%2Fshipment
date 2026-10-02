--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -131,51 +131,51 @@
   <si>
     <t>RAIDAH AGAO</t>
   </si>
   <si>
     <t>K7135-85979</t>
   </si>
   <si>
     <t>Analy Espilita Tongco</t>
   </si>
   <si>
     <t>K7123-77126</t>
   </si>
   <si>
     <t>DENVER C CANDIA</t>
   </si>
   <si>
     <t>K7129-77097</t>
   </si>
   <si>
     <t>ELENA JAID</t>
   </si>
   <si>
     <t>K7058-79340</t>
   </si>
   <si>
-    <t xml:space="preserve"> Edres l ebrahim</t>
+    <t>Edres l ebrahim</t>
   </si>
   <si>
     <t>K7123-79570</t>
   </si>
   <si>
     <t>MONA P KANACAN</t>
   </si>
   <si>
     <t>K7123-93916</t>
   </si>
   <si>
     <t>Elena C Panes</t>
   </si>
   <si>
     <t>K7123-79609</t>
   </si>
   <si>
     <t>MAGPET COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ALJON C ALI</t>
   </si>
   <si>
     <t>K7124-77668</t>
   </si>
@@ -206,240 +206,240 @@
   <si>
     <t>K7074-84554</t>
   </si>
   <si>
     <t>Aladin pindatukan</t>
   </si>
   <si>
     <t>K7069-87595</t>
   </si>
   <si>
     <t>Ivan GUI DOMINIC PANCHO</t>
   </si>
   <si>
     <t>K7063-80737</t>
   </si>
   <si>
     <t>ELVIRA O.BAYONA</t>
   </si>
   <si>
     <t>K7125-87605</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Princess Asia F Somiagon </t>
+    <t>Princess Asia F Somiagon</t>
   </si>
   <si>
     <t>K7063-87268</t>
   </si>
   <si>
     <t>LOVELY JOYCE D.SIMOM</t>
   </si>
   <si>
     <t>K7074-84245</t>
   </si>
   <si>
     <t>Magdalera s. Baiador</t>
   </si>
   <si>
     <t>K7074-87439</t>
   </si>
   <si>
     <t>Honeylyn palalimpa</t>
   </si>
   <si>
     <t>K7073-77152</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>NORMA M.SAMAMA</t>
   </si>
   <si>
     <t>K7058-77498</t>
   </si>
   <si>
-    <t xml:space="preserve"> Zuharto  b solaiman</t>
+    <t>Zuharto  b solaiman</t>
   </si>
   <si>
     <t>K7093-83811</t>
   </si>
   <si>
-    <t xml:space="preserve">LINDA FERNANDEZ </t>
+    <t>LINDA FERNANDEZ</t>
   </si>
   <si>
     <t>K7072-80911</t>
   </si>
   <si>
     <t>ARACELI IRAN</t>
   </si>
   <si>
     <t>K7074-87169</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>CASTRO U KATUGAN</t>
   </si>
   <si>
     <t>K7135-85973</t>
   </si>
   <si>
     <t>Rechie De Vera Lauren</t>
   </si>
   <si>
     <t>K7135-80867</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Reyno F Barbasan </t>
+    <t>Reyno F Barbasan</t>
   </si>
   <si>
     <t>K7068-81773</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MYRNA LYN TABOGAN MOVILLA</t>
   </si>
   <si>
     <t>K5002-94348</t>
   </si>
   <si>
     <t>ANTONIO BEDICO</t>
   </si>
   <si>
     <t>K7063-84413</t>
   </si>
   <si>
     <t>IRENE CLAVERIA</t>
   </si>
   <si>
     <t>K7125-86198</t>
   </si>
   <si>
     <t>BANISILAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricky D Davin </t>
+    <t>Ricky D Davin</t>
   </si>
   <si>
     <t>K7127-85294</t>
   </si>
   <si>
     <t>ALEOSAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>LORRY JAY CADINAS</t>
   </si>
   <si>
     <t>K7121-81248</t>
   </si>
   <si>
-    <t xml:space="preserve">Lucita Herrera CAPILITAN </t>
+    <t>Lucita Herrera CAPILITAN</t>
   </si>
   <si>
     <t>K7129-76870</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>GENEVIVE ALVAREZ</t>
   </si>
   <si>
     <t>K7093-81895</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>GLORIA F. USOP</t>
   </si>
   <si>
     <t>K7011-77067</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>ALINAINK. CALO</t>
   </si>
   <si>
     <t>K7017-92854</t>
   </si>
   <si>
     <t>Aida u. Abutazil</t>
   </si>
   <si>
     <t>K7093-84756</t>
   </si>
   <si>
-    <t xml:space="preserve">NABILA A. SUMANDAR </t>
+    <t>NABILA A. SUMANDAR</t>
   </si>
   <si>
     <t>K7074-83669</t>
   </si>
   <si>
     <t>Al Rashid kambal</t>
   </si>
   <si>
     <t>K7093-85727</t>
   </si>
   <si>
     <t>KASAN M. SEDIK</t>
   </si>
   <si>
     <t>K7030-77409</t>
   </si>
   <si>
     <t>SANIA  MAKAKENA</t>
   </si>
   <si>
     <t>K7068-84373</t>
   </si>
   <si>
     <t>SUWEB K PENDONG</t>
   </si>
   <si>
     <t>K7125-94330</t>
   </si>
   <si>
     <t>BAI SHAMRA ABDUL</t>
   </si>
   <si>
     <t>K7058-77550</t>
   </si>
   <si>
-    <t xml:space="preserve"> Che che  ksito</t>
+    <t>Che che  ksito</t>
   </si>
   <si>
     <t>K7030-92763</t>
   </si>
   <si>
     <t>K7011-79607</t>
   </si>
   <si>
     <t>JAHARAH ABDULLAH ADAM</t>
   </si>
   <si>
     <t>K7123-79497</t>
   </si>
   <si>
     <t>NORMINA ABDILLAH</t>
   </si>
   <si>
     <t>K7068-86712</t>
   </si>
   <si>
     <t>EVANGELINE AGUIRE</t>
   </si>
   <si>
     <t>K7068-87362</t>
   </si>
@@ -458,150 +458,150 @@
   <si>
     <t>ABRAHAM P.SAPAL</t>
   </si>
   <si>
     <t>K5003-82206</t>
   </si>
   <si>
     <t>King Fahad</t>
   </si>
   <si>
     <t>K7074-83731</t>
   </si>
   <si>
     <t>Ms. Salumba alon sugadol</t>
   </si>
   <si>
     <t>K7129-79393</t>
   </si>
   <si>
     <t>AL HILAL M BHADJI HARON</t>
   </si>
   <si>
     <t>K7061-94542</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine's Zamora </t>
+    <t>Josephine's Zamora</t>
   </si>
   <si>
     <t>K5005-82110</t>
   </si>
   <si>
     <t>SALIK BAGLID</t>
   </si>
   <si>
     <t>K7026-94870</t>
   </si>
   <si>
     <t>Abdul alimpang</t>
   </si>
   <si>
     <t>K7093-94456</t>
   </si>
   <si>
     <t>JIMMY TAIB MUSTAPHA</t>
   </si>
   <si>
     <t>K7123-79502</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NENA S. SEPI</t>
   </si>
   <si>
     <t>K6002-93044</t>
   </si>
   <si>
     <t>KAHAL BAYAO C/O MOKALID KASIB</t>
   </si>
   <si>
     <t>K7126-81813</t>
   </si>
   <si>
     <t>Mosanip K Mamaton</t>
   </si>
   <si>
     <t>K7125-81844</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Mocsin K Dimalanes </t>
+    <t>Mocsin K Dimalanes</t>
   </si>
   <si>
     <t>K7063-87269</t>
   </si>
   <si>
     <t>ANALIZA DELNARD ABDUPKARIM</t>
   </si>
   <si>
     <t>K7127-81985</t>
   </si>
   <si>
     <t>AYAH DONDE KARIM</t>
   </si>
   <si>
     <t>K7069-82014</t>
   </si>
   <si>
     <t>Manebped Baiintan Banalan</t>
   </si>
   <si>
     <t>K6002-77139</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>SAUDI E. AMIN</t>
   </si>
   <si>
     <t>K7126-79790</t>
   </si>
   <si>
     <t>Muslima Kusain</t>
   </si>
   <si>
     <t>K7068-84280</t>
   </si>
   <si>
     <t>DATU IBLAH U. SINSUAT JR</t>
   </si>
   <si>
     <t>K5005-83986</t>
   </si>
   <si>
     <t>ADZIS ISKAK</t>
   </si>
   <si>
     <t>K5003-77084</t>
   </si>
   <si>
-    <t xml:space="preserve">NORSIHA P MOHAMAD </t>
+    <t>NORSIHA P MOHAMAD</t>
   </si>
   <si>
     <t>K7073-77428</t>
   </si>
   <si>
     <t>RENATA TU</t>
   </si>
   <si>
     <t>K8002-86492</t>
   </si>
   <si>
     <t>NORODIN USMAN</t>
   </si>
   <si>
     <t>K7068-85869</t>
   </si>
   <si>
     <t>SAMIRA INSUA ABO</t>
   </si>
   <si>
     <t>K8002-85223</t>
   </si>
   <si>
     <t>GUIAMALUDIN FELMIN</t>
   </si>
@@ -671,87 +671,87 @@
   <si>
     <t>K7124-77238</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>ZULAIK D. ABAT</t>
   </si>
   <si>
     <t>K7124-77348</t>
   </si>
   <si>
     <t>MARIAM DIMASIMPAN</t>
   </si>
   <si>
     <t>K7125-84361</t>
   </si>
   <si>
     <t>Aladin S Andab</t>
   </si>
   <si>
     <t>K7125-82573</t>
   </si>
   <si>
-    <t xml:space="preserve">Amraina p Sarapida </t>
+    <t>Amraina p Sarapida</t>
   </si>
   <si>
     <t>K7135-85378</t>
   </si>
   <si>
-    <t xml:space="preserve">Jomar Usman Gaya </t>
+    <t>Jomar Usman Gaya</t>
   </si>
   <si>
     <t>K7068-87757</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>AMOLD GALAPIN</t>
   </si>
   <si>
     <t>K7068-87336</t>
   </si>
   <si>
     <t>LAWRENCE MODALAMIG</t>
   </si>
   <si>
     <t>K7093-87712</t>
   </si>
   <si>
     <t>GUINDULUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>KHEN BELO BANSUAN</t>
   </si>
   <si>
     <t>K7093-94749</t>
   </si>
   <si>
-    <t xml:space="preserve">RASID A NOH </t>
+    <t>RASID A NOH</t>
   </si>
   <si>
     <t>K7105-81120</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>EDRIS SANDAY MANAMPAN</t>
   </si>
   <si>
     <t>K7126-93026</t>
   </si>
   <si>
     <t>Noraina T Abdulrahim</t>
   </si>
   <si>
     <t>K7074-87049</t>
   </si>
   <si>
     <t>KUDTEM B. SALIBO</t>
   </si>
   <si>
     <t>K7080-79550</t>
   </si>