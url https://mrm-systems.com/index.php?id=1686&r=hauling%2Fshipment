--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -62,84 +62,84 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-92451</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Mary joy lagmay</t>
   </si>
   <si>
     <t>K7063-84866</t>
   </si>
   <si>
     <t>JOHN PAUL BUNDA</t>
   </si>
   <si>
     <t>K7125-84588</t>
   </si>
   <si>
-    <t xml:space="preserve">Empress Mae Felipe </t>
+    <t>Empress Mae Felipe</t>
   </si>
   <si>
     <t>K7061-91396</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>Loreto Valera</t>
   </si>
   <si>
     <t>K7017-78243</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>WILSON DELA FUENTE</t>
   </si>
   <si>
     <t>K7121-89265</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
     <t>Lenny Bagingan</t>
   </si>
   <si>
     <t>K7016-77762</t>
   </si>
   <si>
-    <t xml:space="preserve">MANNY ABBAGAO </t>
+    <t>MANNY ABBAGAO</t>
   </si>
   <si>
     <t>K7123-77940</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>JUANITA M. BERIDO</t>
   </si>
   <si>
     <t>K7063-94138</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>FREDELYN R.NACINO</t>
   </si>
   <si>
     <t>K7061-93788</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
@@ -293,153 +293,153 @@
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>Sharon Herme</t>
   </si>
   <si>
     <t>K8002-93821</t>
   </si>
   <si>
     <t>SUSAN RAGOJO</t>
   </si>
   <si>
     <t>K8002-77835</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>MARITES COLOBONG</t>
   </si>
   <si>
     <t>K7016-76347</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLITO DELA CRUZ </t>
+    <t>CARLITO DELA CRUZ</t>
   </si>
   <si>
     <t>K7127-77343</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLLY P, ISLA </t>
+    <t>ROLLY P, ISLA</t>
   </si>
   <si>
     <t>K5004-91962</t>
   </si>
   <si>
     <t>EVELYN JAVIER LLOBRERA</t>
   </si>
   <si>
     <t>K7125-84453</t>
   </si>
   <si>
-    <t xml:space="preserve">Jessa Mae D Serran </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LEILANIE CIERVO </t>
+    <t>Jessa Mae D Serran</t>
+  </si>
+  <si>
+    <t>LEILANIE CIERVO</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DELIA B. BLANCO </t>
+    <t>DELIA B. BLANCO</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. THERESA MUNOZ </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">QUIRINO T. FERRAS JR. </t>
+    <t>MA. THERESA MUNOZ</t>
+  </si>
+  <si>
+    <t>RICCI T. FERRAS</t>
+  </si>
+  <si>
+    <t>MARY JANE F. FONTANILLA</t>
+  </si>
+  <si>
+    <t>QUIRINO T. FERRAS JR.</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK LESTER ULLERO </t>
+    <t>MARK LESTER ULLERO</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA PASADUG c/o REYNALDO BAGUANG </t>
+    <t>NORMA PASADUG c/o REYNALDO BAGUANG</t>
   </si>
   <si>
     <t>ROLANDO DEL PINTOR</t>
   </si>
   <si>
-    <t xml:space="preserve">REGELIO NARCISO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SR. M. JANELLE PINTOR </t>
+    <t>REGELIO NARCISO</t>
+  </si>
+  <si>
+    <t>SR. M. JANELLE PINTOR</t>
   </si>
   <si>
     <t>MISTY ANN BATAOG</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYLORD D. PAGADUAN </t>
+    <t>JAYLORD D. PAGADUAN</t>
   </si>
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSIE DE DARALZA </t>
+    <t>ELSIE DE DARALZA</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS REY TAMODRA </t>
+    <t>DENNIS REY TAMODRA</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">VANEZA AUGULAY LAPLANG </t>
+    <t>VANEZA AUGULAY LAPLANG</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">THOMAS AGBAYANI c/o MICHIKO FORONDA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DANIEL AQUINO </t>
+    <t>THOMAS AGBAYANI c/o MICHIKO FORONDA</t>
+  </si>
+  <si>
+    <t>DANIEL AQUINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>GALUTAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>GEROMY/ROMEO/RHOMIE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>