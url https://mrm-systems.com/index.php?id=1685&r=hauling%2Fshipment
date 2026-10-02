--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -89,90 +89,90 @@
   <si>
     <t>JOSEPHINE V CASTRO</t>
   </si>
   <si>
     <t>K7129-79385</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>MYRNA A. CRUZ</t>
   </si>
   <si>
     <t>K7127-81610</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Jose M, poquiz</t>
   </si>
   <si>
     <t>K7058-81991</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mart g  monjardin</t>
+    <t>Mart g  monjardin</t>
   </si>
   <si>
     <t>K7074-85118</t>
   </si>
   <si>
     <t>Nino antaa</t>
   </si>
   <si>
     <t>K7073-79415</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>FREDDIELYN B. BATRINA</t>
   </si>
   <si>
     <t>K5002-79306</t>
   </si>
   <si>
     <t>Dennis Diaz</t>
   </si>
   <si>
     <t>K7068-85513</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>DINDO D. CHUAN</t>
   </si>
   <si>
     <t>K7058-81483</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Narcelino  c caspe</t>
+    <t>Narcelino  c caspe</t>
   </si>
   <si>
     <t>K8002-81900</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>ANGELICA S JACABAN</t>
   </si>
   <si>
     <t>K7123-79578</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>NOVA P. CAMPOS</t>
   </si>
   <si>
     <t>K7126-81322</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
@@ -251,174 +251,174 @@
   <si>
     <t>K7074-87051</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>Jessiga l tolentino</t>
   </si>
   <si>
     <t>K7011-81307</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>MICHELLE.A. MIRANDA</t>
   </si>
   <si>
     <t>K7129-79505</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cheenee  daryl mae natividad</t>
+    <t>Cheenee  daryl mae natividad</t>
   </si>
   <si>
     <t>K7129-79540</t>
   </si>
   <si>
     <t>ROSITO B. MAGUDDAYAO</t>
   </si>
   <si>
     <t>K7123-79337</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>LARRY FABRO</t>
   </si>
   <si>
     <t>K7073-81150</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>CHARLES GABRIEL MARQUEZ</t>
   </si>
   <si>
     <t>K7124-79564</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>PRECY F. ARQUERO</t>
   </si>
   <si>
     <t>K7058-79360</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maximino adi miranda</t>
+    <t>Maximino adi miranda</t>
   </si>
   <si>
     <t>K7126-82211</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Earn Lavhen Mamauag/Efia Vhelyn Mamauag</t>
   </si>
   <si>
     <t>K7126-79639</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Connielyn  reccion dannug</t>
+    <t>Connielyn  reccion dannug</t>
   </si>
   <si>
     <t>K7030-79366</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>FRANCIS B AURELIO</t>
   </si>
   <si>
     <t>K7026-79483</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>SHYRINE SHANE M. ACIDERA</t>
   </si>
   <si>
     <t>K7126-79416</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>Vicky V Laggui</t>
   </si>
   <si>
     <t>K7073-81090</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jolan Pauig Bacani </t>
+    <t>Jolan Pauig Bacani</t>
   </si>
   <si>
     <t>K7073-79980</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ZYREEN JOY ANCHETA</t>
   </si>
   <si>
     <t>K7068-85212</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARK JOHN DE GUZMAN</t>
   </si>
   <si>
     <t>K7011-81053</t>
   </si>
   <si>
     <t>SAGUDAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">WILSON V. MIGUEL </t>
+    <t>WILSON V. MIGUEL</t>
   </si>
   <si>
     <t>K7129-79523</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>VERONICA VALENCIA</t>
   </si>
   <si>
     <t>K7068-85050</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>JANET RICABLANCA</t>
   </si>
   <si>
     <t>K7135-81555</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
@@ -515,84 +515,84 @@
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AVY JAY C. ORBISTA</t>
   </si>
   <si>
     <t>K7011-81123</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>CRISTINA D. MORALES</t>
   </si>
   <si>
     <t>K7068-85472</t>
   </si>
   <si>
     <t>ESTRELLO PATRIMONIO</t>
   </si>
   <si>
     <t>K5005-84715</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nora s farinas</t>
+    <t>Nora s farinas</t>
   </si>
   <si>
     <t>K7058-79438</t>
   </si>
   <si>
-    <t xml:space="preserve">  Bernadette del  rosario</t>
+    <t>Bernadette del  rosario</t>
   </si>
   <si>
     <t>K7030-79342</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>EDNA GONZALES</t>
   </si>
   <si>
     <t>K7026-79379</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>Mario J Manalili</t>
   </si>
   <si>
     <t>K7080-79351</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">OFRESINA GARON DELA CRUZ </t>
+    <t>OFRESINA GARON DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-85407</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>CRISPIN G.URBANO</t>
   </si>
   <si>
     <t>K7068-85281</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>JOANA Y.BEJARIN</t>
   </si>
   <si>
     <t>K7121-81289</t>
   </si>
   <si>
     <t>Ron Hendrick M Herrera</t>
   </si>
@@ -602,126 +602,126 @@
   <si>
     <t>Margie S Vasquez</t>
   </si>
   <si>
     <t>K7123-79345</t>
   </si>
   <si>
     <t>LORVIN SERRANO</t>
   </si>
   <si>
     <t>K7074-85046</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>EMILINO M. TORIO</t>
   </si>
   <si>
     <t>K7080-79518</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARRY  ANN DELA CRUZ MARARAC </t>
+    <t>MARRY  ANN DELA CRUZ MARARAC</t>
   </si>
   <si>
     <t>K7030-79506</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>RAYMOND VALENCIA</t>
   </si>
   <si>
     <t>K7124-81142</t>
   </si>
   <si>
     <t>JAYVI CHRISTIAN P ALBERTO</t>
   </si>
   <si>
     <t>K7068-86868</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA C. CESNEROS </t>
+    <t>EMMA C. CESNEROS</t>
   </si>
   <si>
     <t>K7129-79352</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>AGNES APATAN</t>
   </si>
   <si>
     <t>K7126-79455</t>
   </si>
   <si>
     <t>Elizabeth Dela Paz</t>
   </si>
   <si>
     <t>K7123-81276</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
     <t>ELIEZER APALA</t>
   </si>
   <si>
     <t>K7129-81092</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>MICHAELA M. CARBONELL</t>
   </si>
   <si>
     <t>K7126-79626</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Ernesto Ciubal</t>
   </si>
   <si>
     <t>K7016-82010</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JIMAR LAHOM </t>
+    <t>JIMAR LAHOM</t>
   </si>
   <si>
     <t>K5002-79390</t>
   </si>
   <si>
     <t>GERONIMO ARGEL</t>
   </si>
   <si>
     <t>K7129-79569</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
     <t>PERLITA D. BEDAR</t>
   </si>
   <si>
     <t>K7074-85569</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>Jovy paneda barnachea</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>K7074-85312</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>Mar lyn de pacina</t>
   </si>
   <si>
     <t>K7123-81391</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>EDGARDO F. CEREZO</t>
   </si>
   <si>
     <t>K7125-85354</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Manuela N Opena </t>
+    <t>Manuela N Opena</t>
   </si>
   <si>
     <t>K7074-85072</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>RICA LORRAINE BIASON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>