--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -77,108 +77,108 @@
   <si>
     <t>K7126-82150</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>Richard Jeff Mavrick V Salazar</t>
   </si>
   <si>
     <t>K7058-81394</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>Sheryl V. Frianeza</t>
   </si>
   <si>
     <t>K7058-81991</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mart g  monjardin</t>
+    <t>Mart g  monjardin</t>
   </si>
   <si>
     <t>K7073-81909</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MARIO E. RAMOS</t>
   </si>
   <si>
     <t>K7073-81907</t>
   </si>
   <si>
     <t>K5003-94869</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence   bernal </t>
+    <t>Florence   bernal</t>
   </si>
   <si>
     <t>K7011-81794</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>Ruby Malasan</t>
   </si>
   <si>
     <t>K7121-81831</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Rowena T Torne</t>
   </si>
   <si>
     <t>K5002-81976</t>
   </si>
   <si>
     <t>MARCOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ESTRELITA RESPICIO</t>
   </si>
   <si>
     <t>K7123-82084</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHING LYKA NACURAY </t>
+    <t>CHING LYKA NACURAY</t>
   </si>
   <si>
     <t>K8002-81923</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>MARIA R TOLENTINO</t>
   </si>
   <si>
     <t>K7123-81826</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>MADONNA D. DUMLAO</t>
   </si>
   <si>
     <t>K7058-82221</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>K7030-95083</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>YRENE FELIPE</t>
   </si>
   <si>
     <t>K7135-80931</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>Elizabeth Raymundo</t>
   </si>
   <si>
     <t>K7123-81767</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEY M. AGGABAO </t>
+    <t>JOEY M. AGGABAO</t>
   </si>
   <si>
     <t>K5004-94857</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MIGUEL B. PALOS</t>
   </si>
   <si>
     <t>K7121-81933</t>
   </si>
   <si>
     <t>AARON JOSHUA DURAN</t>
   </si>
   <si>
     <t>K5004-81464</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>FERDINAND S. MIGUEL</t>
   </si>
@@ -272,129 +272,129 @@
   <si>
     <t>Johnny Bables</t>
   </si>
   <si>
     <t>K7135-81500</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>MARITES Bergonia</t>
   </si>
   <si>
     <t>K6002-81981</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>RICARDO P. MABALOT</t>
   </si>
   <si>
     <t>K7127-80790</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNALDO VIZCARRA TAYAG </t>
+    <t>REYNALDO VIZCARRA TAYAG</t>
   </si>
   <si>
     <t>K7135-80941</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Alma Laguinday</t>
   </si>
   <si>
     <t>K7126-81915</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>Cecilia C Vigo</t>
   </si>
   <si>
     <t>K7058-82089</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark ian  cabiling</t>
+    <t>Mark ian  cabiling</t>
   </si>
   <si>
     <t>K7135-81492</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorna E. Tiraza </t>
+    <t>Lorna E. Tiraza</t>
   </si>
   <si>
     <t>K7127-81290</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARILYN A, DOMINGO</t>
   </si>
   <si>
     <t>K7127-80722</t>
   </si>
   <si>
     <t>LILIBETH DE LEON</t>
   </si>
   <si>
     <t>K7073-81880</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JUNIOR LUZANO</t>
   </si>
   <si>
     <t>K7126-81438</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>NELLIE S. PATRICIO</t>
   </si>
   <si>
     <t>K7123-81430</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">CARIDAD REYES MANTILE </t>
+    <t>CARIDAD REYES MANTILE</t>
   </si>
   <si>
     <t>K7126-81458</t>
   </si>
   <si>
     <t>Reishelle I Advincula</t>
   </si>
   <si>
     <t>K7129-81783</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>RIZA MAE C. CASUÑARES</t>
   </si>
   <si>
     <t>K7126-95141</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Joshua A Garcia</t>
   </si>
@@ -425,123 +425,123 @@
   <si>
     <t>Edgardo espiritu</t>
   </si>
   <si>
     <t>K7030-82012</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7121-82226</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>Emee Doreen M Magan</t>
   </si>
   <si>
     <t>K7016-81685</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHELLE RAMIREZ </t>
+    <t>RACHELLE RAMIREZ</t>
   </si>
   <si>
     <t>K5003-81662</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>Rosamia soliman</t>
   </si>
   <si>
     <t>K7016-81524</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>DANILO RUBIN</t>
   </si>
   <si>
     <t>K7121-81848</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jaqueline Paras </t>
+    <t>Jaqueline Paras</t>
   </si>
   <si>
     <t>K7030-81396</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>FRANZ ENRIQUES</t>
   </si>
   <si>
     <t>K5003-95221</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>CARLO DE DIOS</t>
   </si>
   <si>
     <t>K7011-81406</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>EDITHA DELA CRUZ</t>
   </si>
   <si>
     <t>K7135-94606</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>Merlina P Antonio</t>
   </si>
   <si>
     <t>K5003-95227</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">agnes sorizo </t>
+    <t>agnes sorizo</t>
   </si>
   <si>
     <t>K5002-81812</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>JOVILYN CASTILLO ULPINDO</t>
   </si>
   <si>
     <t>K8002-82056</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>jezreel patawaran or ANNABELLE PATAWARAN</t>
   </si>
   <si>
     <t>K7124-95182</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>K7016-81961</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>REMEDIOS L. RAGUINDIN</t>
   </si>
   <si>
     <t>K7127-82042</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>RAYSA M, FRIO</t>
   </si>
   <si>
     <t>K8002-81425</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ALJEE TOLENTINO </t>
+    <t>ALJEE TOLENTINO</t>
   </si>
   <si>
     <t>K7127-82045</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>ANGELICA F, PERALTA</t>
   </si>
   <si>
     <t>K7073-82004</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>Milagros G. Gabriel C/o arcelis bakery</t>
   </si>
   <si>
     <t>K7123-81908</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>