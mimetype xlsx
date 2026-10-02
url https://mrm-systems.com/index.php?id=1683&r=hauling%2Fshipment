--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,81 +50,81 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-87135</t>
   </si>
   <si>
     <t>ALTAVAS AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Jolly An D Clasin </t>
+    <t>Jolly An D Clasin</t>
   </si>
   <si>
     <t>K7074-93970</t>
   </si>
   <si>
     <t>BALETE AKLAN</t>
   </si>
   <si>
     <t>Angeline t. Ongdico</t>
   </si>
   <si>
     <t>K7011-94113</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>
   <si>
     <t>ANALYN D. TORRE</t>
   </si>
   <si>
     <t>K7011-94117</t>
   </si>
   <si>
     <t>K7016-86483</t>
   </si>
   <si>
     <t>BATAN AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ALMA FOJAS </t>
+    <t>ALMA FOJAS</t>
   </si>
   <si>
     <t>K7017-92884</t>
   </si>
   <si>
     <t>MARILYN OQUENDO</t>
   </si>
   <si>
     <t>K7068-84321</t>
   </si>
   <si>
     <t>ROGER GONZALES</t>
   </si>
   <si>
     <t>K7074-86996</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>EVELYN DELOS REYES SOLIDUM</t>
   </si>
   <si>
     <t>K5005-81727</t>
   </si>
@@ -251,129 +251,129 @@
   <si>
     <t>K7126-79715</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
     <t>Marilyn L Gamalando</t>
   </si>
   <si>
     <t>K7123-93765</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>Terry lou  famillaran</t>
   </si>
   <si>
     <t>K7063-85498</t>
   </si>
   <si>
     <t>ANILAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">FEDERICO NITORA </t>
+    <t>FEDERICO NITORA</t>
   </si>
   <si>
     <t>K5005-87183</t>
   </si>
   <si>
     <t>MARIBEL B ESCANUELA</t>
   </si>
   <si>
     <t>K7105-82239</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>JOSEFA BUSTALIÑO</t>
   </si>
   <si>
     <t>K7074-87583</t>
   </si>
   <si>
-    <t xml:space="preserve">Dante banas Sr. </t>
+    <t>Dante banas Sr.</t>
   </si>
   <si>
     <t>K7068-84609</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>ELSA M LORIA</t>
   </si>
   <si>
     <t>K7017-83362</t>
   </si>
   <si>
     <t>CONCEPCION ILOILO</t>
   </si>
   <si>
     <t>FLORY ARAGON</t>
   </si>
   <si>
     <t>K5005-92843</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>RUEN JAN C TIAMPONG</t>
   </si>
   <si>
     <t>K7074-84019</t>
   </si>
   <si>
     <t>Jerry erise jr.</t>
   </si>
   <si>
     <t>K7125-87367</t>
   </si>
   <si>
-    <t xml:space="preserve">Joan B Zamora </t>
+    <t>Joan B Zamora</t>
   </si>
   <si>
     <t>K7068-84121</t>
   </si>
   <si>
     <t>RUBY LIZARDO</t>
   </si>
   <si>
     <t>K5005-81618</t>
   </si>
   <si>
     <t>ARIEL GICARAL</t>
   </si>
   <si>
     <t>K5002-94265</t>
   </si>
   <si>
-    <t xml:space="preserve">VILLY PINUELA </t>
+    <t>VILLY PINUELA</t>
   </si>
   <si>
     <t>K5003-94539</t>
   </si>
   <si>
     <t>Leanna Kassandra Mojica</t>
   </si>
   <si>
     <t>K7068-84610</t>
   </si>
   <si>
     <t>GEMMA JONDONERO</t>
   </si>
   <si>
     <t>K7125-83706</t>
   </si>
   <si>
     <t>LEVY LEDESMA</t>
   </si>
   <si>
     <t>K7069-86138</t>
   </si>
   <si>
     <t>MARY ANN G LANTAPE</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>ROSALINA M, GAMOSA</t>
   </si>
   <si>
     <t>K7125-86305</t>
   </si>
   <si>
     <t>Fay Coleen Minerva</t>
   </si>
   <si>
     <t>K5004-86468</t>
   </si>
   <si>
     <t>MARY ROSE SENSORO</t>
   </si>
   <si>
     <t>K7129-79720</t>
   </si>
   <si>
     <t>NATALIE BINUEZA STEPHEN JOHN BINUEZA</t>
   </si>
   <si>
     <t>K7125-86327</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE M GAZER </t>
+    <t>MICHELLE M GAZER</t>
   </si>
   <si>
     <t>K7074-85743</t>
   </si>
   <si>
     <t>Candelaria c. Aguilar</t>
   </si>
   <si>
     <t>K7073-79313</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
     <t>JUN WALTER DAVILA</t>
   </si>
   <si>
     <t>K7061-94629</t>
   </si>
   <si>
     <t>Heze monece Cabaid</t>
   </si>
   <si>
     <t>K7068-87406</t>
   </si>
@@ -482,66 +482,66 @@
   <si>
     <t>K7069-84072</t>
   </si>
   <si>
     <t>K5004-86205</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>Mary Jane Tangeres</t>
   </si>
   <si>
     <t>K7121-79731</t>
   </si>
   <si>
     <t>Girllyn Obligacion</t>
   </si>
   <si>
     <t>K5004-86490</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JELLYN BRILLANTES PUEBLO </t>
+    <t>JELLYN BRILLANTES PUEBLO</t>
   </si>
   <si>
     <t>K7074-82130</t>
   </si>
   <si>
     <t>Melanie patrocinio</t>
   </si>
   <si>
     <t>K7129-79288</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Catherine A. Gabaldon </t>
+    <t>Catherine A. Gabaldon</t>
   </si>
   <si>
     <t>K7072-83834</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>ALJUN SAUL</t>
   </si>
   <si>
     <t>K7063-87715</t>
   </si>
   <si>
     <t>RIZA S.REGACHO</t>
   </si>
   <si>
     <t>K7068-84734</t>
   </si>
   <si>
     <t>SAN RAFAEL ILOILO</t>
   </si>
   <si>
     <t>KERBY JOHN NOVIDA</t>
   </si>
@@ -554,81 +554,81 @@
   <si>
     <t>MANUEL GAUDIEL</t>
   </si>
   <si>
     <t>K7126-79170</t>
   </si>
   <si>
     <t>Katherine Jenesa Arsenia</t>
   </si>
   <si>
     <t>K7063-82569</t>
   </si>
   <si>
     <t>SARA ILOILO</t>
   </si>
   <si>
     <t>RENE MELICADO</t>
   </si>
   <si>
     <t>K7016-93277</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. ROSELLE MAGALAN </t>
+    <t>MA. ROSELLE MAGALAN</t>
   </si>
   <si>
     <t>K7074-84174</t>
   </si>
   <si>
     <t>Agnes j. Gajito</t>
   </si>
   <si>
     <t>K7068-86162</t>
   </si>
   <si>
     <t>ZARRAGA ILOILO</t>
   </si>
   <si>
     <t>ARMILA C AGNO</t>
   </si>
   <si>
     <t>K7125-93883</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Arobert P Gabrido </t>
+    <t>Arobert P Gabrido</t>
   </si>
   <si>
     <t>K7016-86025</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYL ALEGORA </t>
+    <t>CHERYL ALEGORA</t>
   </si>
   <si>
     <t>K7074-83907</t>
   </si>
   <si>
     <t>STEVE MICHAEL G. MAGDARAOG</t>
   </si>
   <si>
     <t>K7068-84456</t>
   </si>
   <si>
     <t>MA. TERESA P. BELENIA</t>
   </si>
   <si>
     <t>K7135-85897</t>
   </si>
   <si>
     <t>Eng. Fedser Jonas Sandico</t>
   </si>
   <si>
     <t>K7127-86252</t>
   </si>
   <si>
     <t>ESTERLITA PANGANIBAN</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>K7068-87528</t>
   </si>
   <si>
     <t>BRYLLE B.DIZON</t>
   </si>
   <si>
     <t>K7074-87613</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Edna m. Pacite</t>
   </si>
   <si>
     <t>K7068-81974</t>
   </si>
   <si>
     <t>ROSALIE MIJARES</t>
   </si>
   <si>
     <t>K7125-81042</t>
   </si>
   <si>
-    <t xml:space="preserve">Hail Grace M Gadayan </t>
+    <t>Hail Grace M Gadayan</t>
   </si>
   <si>
     <t>K5002-93869</t>
   </si>
   <si>
     <t>Anthony dequilla</t>
   </si>
   <si>
     <t>K7074-84501</t>
   </si>
   <si>
     <t>Josephine negare</t>
   </si>
   <si>
     <t>K7016-86026</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CHERIL LOZADA</t>
   </si>
   <si>
     <t>K7129-79830</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>LOURDES JIMENEZ</t>
   </si>
   <si>
     <t>K7074-84328</t>
   </si>
   <si>
     <t>Melvin b. Rio</t>
   </si>
   <si>
     <t>K7068-84201</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>HERMENIO DEQUIÑIA LASARA</t>
   </si>
   <si>
     <t>K7074-84235</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Warlita carbajasa arneja </t>
+    <t>Warlita carbajasa arneja</t>
   </si>
   <si>
     <t>K5002-94729</t>
   </si>
   <si>
     <t>SANY B DENUSTA</t>
   </si>
   <si>
     <t>K7072-81557</t>
   </si>
   <si>
     <t>DELIA LABIDO</t>
   </si>
   <si>
     <t>K7068-86103</t>
   </si>
   <si>
     <t>MARISSA CASTILLON</t>
   </si>
   <si>
     <t>K7017-82595</t>
   </si>
   <si>
     <t>MERLYN M ADAY</t>
   </si>
@@ -776,96 +776,96 @@
   <si>
     <t>ARTURO B. YUSAY</t>
   </si>
   <si>
     <t>K7129-94163</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARICAR T. GRANZO</t>
   </si>
   <si>
     <t>K8002-85585</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DANTE CARBAQUIL</t>
   </si>
   <si>
     <t>K7074-84034</t>
   </si>
   <si>
-    <t xml:space="preserve">Thelma nieves </t>
+    <t>Thelma nieves</t>
   </si>
   <si>
     <t>K7127-85458</t>
   </si>
   <si>
     <t>ELSA IBAÑEZ</t>
   </si>
   <si>
     <t>K7068-87017</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JENNIFER JOY S ABROT</t>
   </si>
   <si>
     <t>K7016-86497</t>
   </si>
   <si>
-    <t xml:space="preserve">KYRA NICOLE GRATIS </t>
+    <t>KYRA NICOLE GRATIS</t>
   </si>
   <si>
     <t>K7063-87013</t>
   </si>
   <si>
     <t>HERLINA T.VALENCIA</t>
   </si>
   <si>
     <t>K7016-86455</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RUTH GALVEZ </t>
+    <t>RUTH GALVEZ</t>
   </si>
   <si>
     <t>K5002-92487</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">STEPHANIE ANN  OMBIGA </t>
+    <t>STEPHANIE ANN  OMBIGA</t>
   </si>
   <si>
     <t>K7063-83896</t>
   </si>
   <si>
     <t>JOSEL D.CABAHUG</t>
   </si>
   <si>
     <t>K7074-81547</t>
   </si>
   <si>
     <t>Shela tagapan albo</t>
   </si>
   <si>
     <t>K7074-83525</t>
   </si>
   <si>
     <t>Ma. Mikaellah Kassandra j. Gallardo</t>
   </si>
   <si>
     <t>K7069-81973</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
@@ -914,108 +914,108 @@
   <si>
     <t>ALOISIOUS CANIZARES</t>
   </si>
   <si>
     <t>K7030-94231</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANGELITA B. RONDINA</t>
   </si>
   <si>
     <t>K8002-93198</t>
   </si>
   <si>
     <t>VICENTE MANUEL PADIOS</t>
   </si>
   <si>
     <t>K7133-92253</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Crissa mae endencio </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">MARY JANE TIBUS TOLEDO </t>
+    <t>Crissa mae endencio</t>
+  </si>
+  <si>
+    <t>LINA D. DIMAALA</t>
+  </si>
+  <si>
+    <t>CLEOFE VALBUENA</t>
+  </si>
+  <si>
+    <t>MARY JANE TIBUS TOLEDO</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDA CHIQUITO </t>
+    <t>ALDA CHIQUITO</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
     <t>DR. CECILE BALESOY</t>
   </si>
   <si>
     <t>I15AN CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVENCIO CARGANDO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">KARL MANEL V. REYES </t>
+    <t>VIVENCIO CARGANDO</t>
+  </si>
+  <si>
+    <t>VIC MATTA</t>
+  </si>
+  <si>
+    <t>KARL MANEL V. REYES</t>
   </si>
   <si>
     <t>M.L AROYO</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRY CELIZ JR. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MARIA CRISTINA CAPALLA </t>
+    <t>HENRY CELIZ JR.</t>
+  </si>
+  <si>
+    <t>MARIA CRISTINA CAPALLA</t>
   </si>
   <si>
     <t>MALINAO AKLAN</t>
   </si>
   <si>
     <t>MERLY IRA/ BARDOLAZA c/o RYAN CARLO N. IRA</t>
   </si>
   <si>
-    <t xml:space="preserve">JERICK ESPONILLA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">RENE BAPIAL </t>
+    <t>JERICK ESPONILLA</t>
+  </si>
+  <si>
+    <t>GENALYN AHOSTO</t>
+  </si>
+  <si>
+    <t>RENE BAPIAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Jar8315</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Armaando postrero 09636626220</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jomar samson 09279471904</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>