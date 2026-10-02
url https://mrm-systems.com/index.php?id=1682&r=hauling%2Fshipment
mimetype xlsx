--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,177 +56,177 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-87467</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>PAWJIYA SAHA</t>
   </si>
   <si>
     <t>K7080-79764</t>
   </si>
   <si>
-    <t xml:space="preserve">MARYJANE DOLERA </t>
+    <t>MARYJANE DOLERA</t>
   </si>
   <si>
     <t>K7121-79932</t>
   </si>
   <si>
-    <t xml:space="preserve">Rene Boy Famat </t>
+    <t>Rene Boy Famat</t>
   </si>
   <si>
     <t>K7068-84696</t>
   </si>
   <si>
     <t>ELTON JHAY R. COHAY</t>
   </si>
   <si>
     <t>K7063-84518</t>
   </si>
   <si>
-    <t xml:space="preserve">PIA ALIH </t>
+    <t>PIA ALIH</t>
   </si>
   <si>
     <t>K7125-85983</t>
   </si>
   <si>
     <t>Jamila Lapitan</t>
   </si>
   <si>
     <t>K7105-80471</t>
   </si>
   <si>
     <t>CESAR F. BERNARDO</t>
   </si>
   <si>
     <t>K7068-86968</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE FRANCISCO </t>
+    <t>JESSIE FRANCISCO</t>
   </si>
   <si>
     <t>K7125-84074</t>
   </si>
   <si>
-    <t xml:space="preserve">Roslan V Akbar </t>
+    <t>Roslan V Akbar</t>
   </si>
   <si>
     <t>K7105-81906</t>
   </si>
   <si>
     <t>KASURIYA U. ISNAIN</t>
   </si>
   <si>
     <t>K7063-84458</t>
   </si>
   <si>
     <t>EMJAY ISMAEL</t>
   </si>
   <si>
     <t>K7125-93584</t>
   </si>
   <si>
     <t>Ramiel T Lajarato</t>
   </si>
   <si>
     <t>K7125-93816</t>
   </si>
   <si>
     <t>BABILYN MENTAY</t>
   </si>
   <si>
     <t>K7133-94199</t>
   </si>
   <si>
     <t>Marinor hortillas</t>
   </si>
   <si>
     <t>K7093-82338</t>
   </si>
   <si>
-    <t xml:space="preserve">YOUSEF MUDDALA </t>
+    <t>YOUSEF MUDDALA</t>
   </si>
   <si>
     <t>K7011-77096</t>
   </si>
   <si>
-    <t xml:space="preserve">Fatima Zhahra T. Urao </t>
+    <t>Fatima Zhahra T. Urao</t>
   </si>
   <si>
     <t>K7058-77224</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vincent    n alimuddin</t>
+    <t>Vincent    n alimuddin</t>
   </si>
   <si>
     <t>K7073-79789</t>
   </si>
   <si>
     <t>Rimon Saidi Jainal</t>
   </si>
   <si>
     <t>K7072-79092</t>
   </si>
   <si>
     <t>HJI ALADDIN SAMSON</t>
   </si>
   <si>
     <t>K7016-78051</t>
   </si>
   <si>
     <t>NURMINDA SABANDAL</t>
   </si>
   <si>
     <t>K7030-77066</t>
   </si>
   <si>
     <t>SORAIDA HAJIRI</t>
   </si>
   <si>
     <t>K6002-77571</t>
   </si>
   <si>
     <t>OMAR MUKTAR HADJILA</t>
   </si>
   <si>
     <t>K7080-77304</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA ANGLES </t>
+    <t>LOLITA ANGLES</t>
   </si>
   <si>
     <t>K7030-77497</t>
   </si>
   <si>
     <t>ABDEL AZIZ H RASUL</t>
   </si>
   <si>
     <t>K7026-93030</t>
   </si>
   <si>
     <t>ABDURAHMAN SAMPANG III</t>
   </si>
   <si>
     <t>K7124-79901</t>
   </si>
   <si>
     <t>AMRAIDA CARIL</t>
   </si>
   <si>
     <t>K7105-83881</t>
   </si>
   <si>
     <t>RAMIL COLUMBRES</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>MASNER CORPUZ</t>
   </si>
   <si>
     <t>K6002-93532</t>
   </si>
   <si>
     <t>MUKIM S. KALA</t>
   </si>
   <si>
     <t>K7026-92781</t>
   </si>
   <si>
     <t>Al - Hussin A. Hussin</t>
   </si>
   <si>
     <t>K7125-81038</t>
   </si>
   <si>
     <t>MA TERESA M FRANCISCO</t>
   </si>
   <si>
     <t>K7125-83993</t>
   </si>
   <si>
-    <t xml:space="preserve">YOYONG H ANDAYAN </t>
+    <t>YOYONG H ANDAYAN</t>
   </si>
   <si>
     <t>K7068-84693</t>
   </si>
   <si>
     <t>MELYNDA HUSSIN SHAID</t>
   </si>
   <si>
     <t>K7125-82219</t>
   </si>
   <si>
     <t>K7072-79091</t>
   </si>
   <si>
     <t>ALSAIMA SALI</t>
   </si>
   <si>
     <t>K7105-83877</t>
   </si>
   <si>
     <t>ABENNAJAR SABTIRUL</t>
   </si>
   <si>
     <t>K7074-84960</t>
   </si>
@@ -323,51 +323,51 @@
   <si>
     <t>NORMINDA B JULAILI</t>
   </si>
   <si>
     <t>K7074-83703</t>
   </si>
   <si>
     <t>Ibrahim ramsani</t>
   </si>
   <si>
     <t>K7017-81487</t>
   </si>
   <si>
     <t>FATIMA PATRICIO</t>
   </si>
   <si>
     <t>K5003-92368</t>
   </si>
   <si>
     <t>ABDURAHMAN SADJAIL</t>
   </si>
   <si>
     <t>K7068-87274</t>
   </si>
   <si>
-    <t xml:space="preserve">DAYANA A  MOHAMMAD </t>
+    <t>DAYANA A  MOHAMMAD</t>
   </si>
   <si>
     <t>K7121-92983</t>
   </si>
   <si>
     <t>Narun Kadil</t>
   </si>
   <si>
     <t>K5002-94685</t>
   </si>
   <si>
     <t>AL SADAT AKIMADI</t>
   </si>
   <si>
     <t>K7074-82435</t>
   </si>
   <si>
     <t>Erham tutih</t>
   </si>
   <si>
     <t>K7124-93831</t>
   </si>
   <si>
     <t>RUDIAINI UDDIN HADJIRUL</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>JAIME OROT</t>
   </si>
   <si>
     <t>K7123-76937</t>
   </si>
   <si>
     <t>SUKARNO JAINAL</t>
   </si>
   <si>
     <t>K7072-79346</t>
   </si>
   <si>
     <t>KAMRIA SALI</t>
   </si>
   <si>
     <t>K7030-76832</t>
   </si>
   <si>
     <t>ABDELNAFI K ALLAMA</t>
   </si>
   <si>
     <t>K7127-77456</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINA DELA CRUZ ALVIOLA </t>
+    <t>ROSALINA DELA CRUZ ALVIOLA</t>
   </si>
   <si>
     <t>K7125-84529</t>
   </si>
   <si>
     <t>Armina H Sabdani</t>
   </si>
   <si>
     <t>K7135-86282</t>
   </si>
   <si>
     <t>ALICIA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Restituto Panganiban</t>
   </si>
   <si>
     <t>K7068-85645</t>
   </si>
   <si>
     <t>DIPLAHAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>JOSEPHINE A.SUSON</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>K7093-83635</t>
   </si>
   <si>
     <t>SAIDIMAR URI ALRASID</t>
   </si>
   <si>
     <t>K7073-79738</t>
   </si>
   <si>
     <t>ABDULBASIK ADDIN JALIL</t>
   </si>
   <si>
     <t>K7125-81932</t>
   </si>
   <si>
     <t>LUCENA G SANTOS</t>
   </si>
   <si>
     <t>K7127-77257</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Sayara macrohon </t>
+    <t>Sayara macrohon</t>
   </si>
   <si>
     <t>K7123-77221</t>
   </si>
   <si>
     <t>CEDRICK JAMES I BULING</t>
   </si>
   <si>
     <t>K7069-82483</t>
   </si>
   <si>
     <t>NORMA B.CANOY</t>
   </si>
   <si>
     <t>K7068-84388</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>FERWINA R. JUNDIM</t>
   </si>
   <si>
     <t>K7068-87691</t>
   </si>
@@ -536,87 +536,87 @@
   <si>
     <t>JADJULI M. ADJARAINI</t>
   </si>
   <si>
     <t>K7093-80791</t>
   </si>
   <si>
     <t>PANGLIMA SUGALA (BALIMBING) TAWI-TAWI</t>
   </si>
   <si>
     <t>HAPIJA TAHAMIL AIYUB</t>
   </si>
   <si>
     <t>K7093-83861</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
     <t>SAINA H. MADUH</t>
   </si>
   <si>
     <t>K5002-91876</t>
   </si>
   <si>
-    <t xml:space="preserve">JHAYNARD B DUGAY </t>
+    <t>JHAYNARD B DUGAY</t>
   </si>
   <si>
     <t>K7074-84414</t>
   </si>
   <si>
     <t>Fadjri nur hussin</t>
   </si>
   <si>
     <t>K7074-84410</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
-    <t xml:space="preserve">Moy h. Sapie </t>
+    <t>Moy h. Sapie</t>
   </si>
   <si>
     <t>K7074-84419</t>
   </si>
   <si>
     <t>Kartinie bahara alam</t>
   </si>
   <si>
     <t>K7074-84697</t>
   </si>
   <si>
     <t>LANGUYAN TAWI-TAWI</t>
   </si>
   <si>
     <t>Halikuddin aljaideier hadjiula</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL B. GALON </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SHERY UTUTALUM </t>
+    <t>JOEL B. GALON</t>
+  </si>
+  <si>
+    <t>SHERY UTUTALUM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Jar7331</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Edser natividad 09941640310</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Juric akwit 09955404026</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>