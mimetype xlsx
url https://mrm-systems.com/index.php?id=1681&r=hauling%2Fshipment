--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -140,51 +140,51 @@
   <si>
     <t>SYLVIA SOLOTARIOS</t>
   </si>
   <si>
     <t>K7125-86522</t>
   </si>
   <si>
     <t>Evelia R Cañete</t>
   </si>
   <si>
     <t>K6002-79806</t>
   </si>
   <si>
     <t>CALBIGA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>IDA S. BERNALDEZ</t>
   </si>
   <si>
     <t>K7125-82157</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">Alan D Paragatos </t>
+    <t>Alan D Paragatos</t>
   </si>
   <si>
     <t>K5004-91243</t>
   </si>
   <si>
     <t>MA. EUGENIA C. HIC / ALJANE C HIC</t>
   </si>
   <si>
     <t>K7073-79210</t>
   </si>
   <si>
     <t>GANDARA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>SALVACION N. FRANCISCO</t>
   </si>
   <si>
     <t>K7123-77094</t>
   </si>
   <si>
     <t>MARABUT SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>LEONILA P. GALANZA</t>
   </si>
@@ -224,111 +224,111 @@
   <si>
     <t>JOSHUA AMOLATA</t>
   </si>
   <si>
     <t>K7063-84318</t>
   </si>
   <si>
     <t>NAVAL (Capital) BILIRAN</t>
   </si>
   <si>
     <t>LUCRECIO S VIDAL JR</t>
   </si>
   <si>
     <t>K7125-87048</t>
   </si>
   <si>
     <t>Renato Vaporozo</t>
   </si>
   <si>
     <t>K7125-85981</t>
   </si>
   <si>
     <t>ALOGUINSAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Shiela H Usman </t>
+    <t>Shiela H Usman</t>
   </si>
   <si>
     <t>K7069-93607</t>
   </si>
   <si>
     <t>ARGAO CEBU</t>
   </si>
   <si>
     <t>Joesilinda Iligan</t>
   </si>
   <si>
     <t>K7069-83664</t>
   </si>
   <si>
     <t>Liza Mamac Seville</t>
   </si>
   <si>
     <t>K5005-81760</t>
   </si>
   <si>
     <t>ASTURIAS CEBU</t>
   </si>
   <si>
     <t>JOCELYN EDMAR FAJARDO</t>
   </si>
   <si>
     <t>K7125-84791</t>
   </si>
   <si>
     <t>BADIAN CEBU</t>
   </si>
   <si>
     <t>Jose D Donaire</t>
   </si>
   <si>
     <t>K8002-85326</t>
   </si>
   <si>
     <t>BARILI CEBU</t>
   </si>
   <si>
     <t>RICARDA CANANEA</t>
   </si>
   <si>
     <t>K7127-85966</t>
   </si>
   <si>
     <t>CITY OF BOGO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JONA S, BASAN </t>
+    <t>JONA S, BASAN</t>
   </si>
   <si>
     <t>K7016-86273</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDELYN SISMAR </t>
+    <t>JUDELYN SISMAR</t>
   </si>
   <si>
     <t>K7133-93705</t>
   </si>
   <si>
     <t>Elizabeth ata millarez</t>
   </si>
   <si>
     <t>K5002-92482</t>
   </si>
   <si>
     <t>JEMAILA A RENTILLOSA</t>
   </si>
   <si>
     <t>K7068-86279</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>JUNEL A.SABELLO</t>
   </si>
   <si>
     <t>K7127-86028</t>
   </si>
@@ -434,195 +434,195 @@
   <si>
     <t>Isidro lowel c. Lauren</t>
   </si>
   <si>
     <t>K7072-81656</t>
   </si>
   <si>
     <t>FELIX MENDOZA</t>
   </si>
   <si>
     <t>K7072-82300</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>CATHERINE M. YTANG</t>
   </si>
   <si>
     <t>K7127-85215</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">BRYAN D, BUTANA </t>
+    <t>BRYAN D, BUTANA</t>
   </si>
   <si>
     <t>K7068-86788</t>
   </si>
   <si>
     <t>DOMINADOR Aying</t>
   </si>
   <si>
     <t>K7011-76815</t>
   </si>
   <si>
     <t>MARCISO SOQUE</t>
   </si>
   <si>
     <t>K7126-79735</t>
   </si>
   <si>
     <t>Jessa Mae Pancito</t>
   </si>
   <si>
     <t>K7072-83780</t>
   </si>
   <si>
     <t>LIBERTY ABE ABE</t>
   </si>
   <si>
     <t>K7017-84796</t>
   </si>
   <si>
     <t>MIA JANE URSAL BOOC</t>
   </si>
   <si>
     <t>K7125-82199</t>
   </si>
   <si>
-    <t xml:space="preserve">Lucio Rafols </t>
+    <t>Lucio Rafols</t>
   </si>
   <si>
     <t>K7063-93365</t>
   </si>
   <si>
     <t>LUCYLEN VILLAMOR</t>
   </si>
   <si>
     <t>K5002-94192</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>AIZA MARIE A POSADAS</t>
   </si>
   <si>
     <t>K7074-83980</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
     <t>Rhyna g. Vallenir</t>
   </si>
   <si>
     <t>K7069-83985</t>
   </si>
   <si>
     <t>ALMA D MONISIT</t>
   </si>
   <si>
     <t>K7121-77209</t>
   </si>
   <si>
-    <t xml:space="preserve">Deodora D Diaz </t>
+    <t>Deodora D Diaz</t>
   </si>
   <si>
     <t>K7072-82624</t>
   </si>
   <si>
     <t>VENZYL MAY MEDRANO</t>
   </si>
   <si>
     <t>K7125-83958</t>
   </si>
   <si>
     <t>MEDELLIN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosita Tajo </t>
+    <t>Rosita Tajo</t>
   </si>
   <si>
     <t>K7016-86269</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>MELLANY LEONES</t>
   </si>
   <si>
     <t>K7063-84421</t>
   </si>
   <si>
     <t>SAMBOAN CEBU</t>
   </si>
   <si>
     <t>JOSHAU GAMBALAN</t>
   </si>
   <si>
     <t>K7026-93063</t>
   </si>
   <si>
     <t>SAN FRANCISCO CEBU</t>
   </si>
   <si>
     <t>Socorro Bonhoc</t>
   </si>
   <si>
     <t>K7030-94254</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>MARC CRUISER L ONG/SHAINA BALAGOT ONG</t>
   </si>
   <si>
     <t>K7016-86329</t>
   </si>
   <si>
-    <t xml:space="preserve">NECKIE BHOY SANCHEZ </t>
+    <t>NECKIE BHOY SANCHEZ</t>
   </si>
   <si>
     <t>K7072-82627</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
     <t>LIGAYA MAHINAY</t>
   </si>
   <si>
     <t>K7068-87703</t>
   </si>
   <si>
-    <t xml:space="preserve">RD LYN RODRIGUEZ </t>
+    <t>RD LYN RODRIGUEZ</t>
   </si>
   <si>
     <t>K7069-87114</t>
   </si>
   <si>
     <t>TUDELA CEBU</t>
   </si>
   <si>
     <t>Maria Evelyn Cabreros</t>
   </si>
   <si>
     <t>K7093-81911</t>
   </si>
   <si>
     <t>BALANGKAYAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>CASTOR G. BIANES</t>
   </si>
   <si>
     <t>K7017-81192</t>
   </si>
   <si>
     <t>CITY OF BORONGAN (Capital) EASTERN SAMAR</t>
   </si>
@@ -653,114 +653,114 @@
   <si>
     <t>CATALINA M. CABAJA-AN</t>
   </si>
   <si>
     <t>K7026-91865</t>
   </si>
   <si>
     <t>JOVIE  Cabaguing</t>
   </si>
   <si>
     <t>K5003-92545</t>
   </si>
   <si>
     <t>LLORENTE EASTERN SAMAR</t>
   </si>
   <si>
     <t>joselito guial</t>
   </si>
   <si>
     <t>K7125-82133</t>
   </si>
   <si>
     <t>SALCEDO EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">Johnkyle B Cabus </t>
+    <t>Johnkyle B Cabus</t>
   </si>
   <si>
     <t>K5002-79466</t>
   </si>
   <si>
     <t>SULAT EASTERN SAMAR</t>
   </si>
   <si>
     <t>MARINA B GEROY</t>
   </si>
   <si>
     <t>K7072-81969</t>
   </si>
   <si>
     <t>ABUYOG LEYTE</t>
   </si>
   <si>
     <t>ROMAN FORTALIZA SR</t>
   </si>
   <si>
     <t>K7105-80885</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
     <t>ARTHUR MANDRAS</t>
   </si>
   <si>
     <t>K7030-77472</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
     <t>MELCHOR RAGANIT</t>
   </si>
   <si>
     <t>K7058-77389</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> May eula  s bandalan </t>
+    <t>May eula  s bandalan</t>
   </si>
   <si>
     <t>K7125-84101</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
     <t>Lorna S Gallaron</t>
   </si>
   <si>
     <t>K7074-87505</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheryl escoto </t>
+    <t>Sheryl escoto</t>
   </si>
   <si>
     <t>K7074-84215</t>
   </si>
   <si>
     <t>Bennarclo b. Addao</t>
   </si>
   <si>
     <t>K7063-81853</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
   <si>
     <t>JUSTINA BRIT</t>
   </si>
   <si>
     <t>K7124-76987</t>
   </si>
   <si>
     <t>MARID T. SORIANO</t>
   </si>
   <si>
     <t>K7069-85502</t>
   </si>
@@ -776,195 +776,195 @@
   <si>
     <t>ISABEL LEYTE</t>
   </si>
   <si>
     <t>SARA DANE  NUNEZ</t>
   </si>
   <si>
     <t>K7124-79744</t>
   </si>
   <si>
     <t>EDITHA DANO</t>
   </si>
   <si>
     <t>K7069-84095</t>
   </si>
   <si>
     <t>EVELYN D. MOAN̈A</t>
   </si>
   <si>
     <t>K7058-79745</t>
   </si>
   <si>
     <t>KANANGA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bonifacio petilona</t>
+    <t>Bonifacio petilona</t>
   </si>
   <si>
     <t>K5002-81612</t>
   </si>
   <si>
     <t>DAISY MAE P. ALDIANO</t>
   </si>
   <si>
     <t>K7016-93955</t>
   </si>
   <si>
     <t>MATALOM LEYTE</t>
   </si>
   <si>
     <t>CRISANTO AYOP</t>
   </si>
   <si>
     <t>K7063-82565</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>ALEJANDRO CARUPO</t>
   </si>
   <si>
     <t>K7135-85982</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>Adelaida B Pardilla</t>
   </si>
   <si>
     <t>K7068-87608</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
     <t>ELMIE C ENCINZO</t>
   </si>
   <si>
     <t>BOBON NORTHERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA BATILES DORIAS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ANTOLIN ANTHONY </t>
+    <t>GINA BATILES DORIAS</t>
+  </si>
+  <si>
+    <t>ANTOLIN ANTHONY</t>
   </si>
   <si>
     <t>CATUBIG NORTHERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">WILMA UY c/o SUSAN GARCIA </t>
+    <t>WILMA UY c/o SUSAN GARCIA</t>
   </si>
   <si>
     <t>FR. CESAR Y. MANLOSA JR. SDB</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA LUNA ENDOMA </t>
-[...29 lines deleted...]
-    <t xml:space="preserve">JOVITA DELICANO BOYO </t>
+    <t>MARIA LUNA ENDOMA</t>
+  </si>
+  <si>
+    <t>DONNA Y. LARAZZABAL</t>
+  </si>
+  <si>
+    <t>ANGELITA TAN</t>
+  </si>
+  <si>
+    <t>MILAGROS TUDLASAN</t>
+  </si>
+  <si>
+    <t>FLOR C. BARAWIDAN</t>
+  </si>
+  <si>
+    <t>ROBERT J. BULLO</t>
+  </si>
+  <si>
+    <t>CARA MAE RINA</t>
+  </si>
+  <si>
+    <t>RAYMUNDO J.A CABALLERO</t>
+  </si>
+  <si>
+    <t>ROLANDO D. MONTALBAN</t>
+  </si>
+  <si>
+    <t>JELLIA REDONDO c/o SALDY TRAQUINA</t>
+  </si>
+  <si>
+    <t>JOVITA DELICANO BOYO</t>
   </si>
   <si>
     <t>CITY OF MAASIN (Capital) SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>LUZ O. BANTUG</t>
   </si>
   <si>
-    <t xml:space="preserve">YVETTE AGNES </t>
+    <t>YVETTE AGNES</t>
   </si>
   <si>
     <t>LA PAZ LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCHING A. BADONA </t>
+    <t>CONCHING A. BADONA</t>
   </si>
   <si>
     <t>AIRWROK AVIATION COMPANY INC</t>
   </si>
   <si>
     <t>LILOAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>JASMIN CATUBIGAN</t>
   </si>
   <si>
-    <t xml:space="preserve">TRINIDAD ESPINA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MR &amp; MRS. SONNY BUGTAI </t>
+    <t>TRINIDAD ESPINA</t>
+  </si>
+  <si>
+    <t>LALAINE CANTAGO GUMABRAS</t>
+  </si>
+  <si>
+    <t>MR &amp; MRS. SONNY BUGTAI</t>
   </si>
   <si>
     <t>MERIDA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY BERTUMEN </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VIOLETA BALTONADO </t>
+    <t>MELODY BERTUMEN</t>
+  </si>
+  <si>
+    <t>VIOLETA BALTONAO</t>
+  </si>
+  <si>
+    <t>VIOLETA BALTONADO</t>
   </si>
   <si>
     <t>RONDA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">SALUD YU </t>
+    <t>SALUD YU</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
   <si>
     <t>ROWENA A. OMAMALIN</t>
   </si>
   <si>
     <t>PHILIP &amp; AIDA BOMAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nha5879</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronaldo freo 09626433682</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>