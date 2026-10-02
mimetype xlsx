--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,216 +50,216 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-87675</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Elfe Jean M  Anasco </t>
+    <t>Elfe Jean M  Anasco</t>
   </si>
   <si>
     <t>K7068-84919</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICE A BAUTISTA </t>
+    <t>ALICE A BAUTISTA</t>
   </si>
   <si>
     <t>K7074-85838</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Jessilyn e. Geolina</t>
   </si>
   <si>
     <t>K7068-86413</t>
   </si>
   <si>
     <t>TERESITA DELFIN</t>
   </si>
   <si>
     <t>K7074-82722</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>EDA FATIMA M DESIERTO</t>
   </si>
   <si>
     <t>K7068-87790</t>
   </si>
   <si>
     <t>ROMEO LUMAPAS</t>
   </si>
   <si>
     <t>K7073-79620</t>
   </si>
   <si>
-    <t xml:space="preserve">Myra Buyo </t>
+    <t>Myra Buyo</t>
   </si>
   <si>
     <t>K7127-85481</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIME LEQUINAN </t>
+    <t>JAIME LEQUINAN</t>
   </si>
   <si>
     <t>K7074-82068</t>
   </si>
   <si>
     <t>Crasel c. Adan</t>
   </si>
   <si>
     <t>K7074-82070</t>
   </si>
   <si>
     <t>Marvein a. Nugas</t>
   </si>
   <si>
     <t>K7061-93275</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Eva Ferniz</t>
   </si>
   <si>
     <t>K7063-84618</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>MARYDEL BANA-AY</t>
   </si>
   <si>
     <t>K7017-81176</t>
   </si>
   <si>
     <t>GENEVEB CARPIO GOMEZ</t>
   </si>
   <si>
     <t>K7093-80773</t>
   </si>
   <si>
-    <t xml:space="preserve">PONCIANO D. PANES JR </t>
+    <t>PONCIANO D. PANES JR</t>
   </si>
   <si>
     <t>K7135-85039</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Eriberto T Toriaga</t>
   </si>
   <si>
     <t>K7135-85574</t>
   </si>
   <si>
     <t>Ryan Guiapal Cabuat</t>
   </si>
   <si>
     <t>K7125-84683</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Allienreid Navaja</t>
   </si>
   <si>
     <t>K7063-82693</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>LETECIA C.MAGSIPOC</t>
   </si>
   <si>
     <t>K7017-82290</t>
   </si>
   <si>
-    <t xml:space="preserve">RIDRIGO CABILES </t>
+    <t>RIDRIGO CABILES</t>
   </si>
   <si>
     <t>K7072-83715</t>
   </si>
   <si>
     <t>MILLY LALOY AGOSTO</t>
   </si>
   <si>
     <t>K7072-83709</t>
   </si>
   <si>
     <t>MARY GRACE BANEZ</t>
   </si>
   <si>
     <t>K7068-84913</t>
   </si>
   <si>
     <t>ADELA ESTORBA</t>
   </si>
   <si>
     <t>K7074-86844</t>
   </si>
   <si>
     <t>VICTORIA MALAZARTE</t>
   </si>
   <si>
     <t>K7127-85831</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAN FORTUNA </t>
+    <t>JOAN FORTUNA</t>
   </si>
   <si>
     <t>K7017-81381</t>
   </si>
   <si>
     <t>LEAH R CHEN</t>
   </si>
   <si>
     <t>K7074-87074</t>
   </si>
   <si>
     <t>Jasmin tecson maute</t>
   </si>
   <si>
     <t>K7068-87697</t>
   </si>
   <si>
     <t>RUTH O.ISMAL</t>
   </si>
   <si>
     <t>K7127-85264</t>
   </si>
   <si>
     <t>JESSICA PIASTRO MABULAY</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>Erlinda R Ricafranca</t>
   </si>
   <si>
     <t>K7068-82025</t>
   </si>
   <si>
     <t>MA.LEAH CABONCE</t>
   </si>
   <si>
     <t>K7068-83951</t>
   </si>
   <si>
     <t>KIETH A ELY</t>
   </si>
   <si>
     <t>K7105-81896</t>
   </si>
   <si>
     <t>RONALDO L. BULASA</t>
   </si>
   <si>
     <t>K7093-84370</t>
   </si>
   <si>
-    <t xml:space="preserve">ROGINA L. GELLICA </t>
+    <t>ROGINA L. GELLICA</t>
   </si>
   <si>
     <t>K7069-86124</t>
   </si>
   <si>
     <t>Metzie Amcr libunao</t>
   </si>
   <si>
     <t>K7030-79944</t>
   </si>
   <si>
     <t>CHARLOTTE MARY B DALIG</t>
   </si>
   <si>
     <t>K7068-84451</t>
   </si>
   <si>
     <t>FRANK MALYN BABIDA</t>
   </si>
   <si>
     <t>K7069-87133</t>
   </si>
   <si>
     <t>Lolita Tocmo</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>K7093-81942</t>
   </si>
   <si>
     <t>ROMEL DACAL</t>
   </si>
   <si>
     <t>K7068-85942</t>
   </si>
   <si>
     <t>JAYSON HYDEE M. FERNANDO</t>
   </si>
   <si>
     <t>K7105-83573</t>
   </si>
   <si>
     <t>K7074-83509</t>
   </si>
   <si>
     <t>Alondra lastimoso salu</t>
   </si>
   <si>
     <t>K7125-87181</t>
   </si>
   <si>
-    <t xml:space="preserve">Dranreb RJ Lavina </t>
+    <t>Dranreb RJ Lavina</t>
   </si>
   <si>
     <t>K7017-84462</t>
   </si>
   <si>
     <t>FERDINAND C IMAN</t>
   </si>
   <si>
     <t>K7129-93135</t>
   </si>
   <si>
     <t>KISHA JUNELA S. QUIMPO</t>
   </si>
   <si>
     <t>K7125-93927</t>
   </si>
   <si>
     <t>ANGELINE DUMAG PEDROSA</t>
   </si>
   <si>
     <t>K7068-86790</t>
   </si>
   <si>
     <t>GUADALUPE C.ENTERO</t>
   </si>
@@ -413,132 +413,132 @@
   <si>
     <t>K7016-85760</t>
   </si>
   <si>
     <t>MATANAO DAVAO DEL SUR</t>
   </si>
   <si>
     <t>MARILOU SAL</t>
   </si>
   <si>
     <t>K7121-94792</t>
   </si>
   <si>
     <t>SANTA CRUZ DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Debbie B Laidan</t>
   </si>
   <si>
     <t>K7016-85695</t>
   </si>
   <si>
     <t>BAGANGA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVEST CABATLAO </t>
+    <t>ELVEST CABATLAO</t>
   </si>
   <si>
     <t>K7068-86837</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>CORAZON C.GRAUDE</t>
   </si>
   <si>
     <t>K7017-82359</t>
   </si>
   <si>
     <t>JUDY ANN TACUBAN</t>
   </si>
   <si>
     <t>K7127-92647</t>
   </si>
   <si>
     <t>CARAGA DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ANTHER RHUELO BALILAHON</t>
   </si>
   <si>
     <t>K7125-87680</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosita  s Bacus </t>
+    <t>Rosita  s Bacus</t>
   </si>
   <si>
     <t>K7063-82700</t>
   </si>
   <si>
     <t>ALICIA LUCOB</t>
   </si>
   <si>
     <t>K7061-93864</t>
   </si>
   <si>
     <t>LILIA AMOLATA</t>
   </si>
   <si>
     <t>K7063-87519</t>
   </si>
   <si>
     <t>MABINI (DOÑA ALICIA) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>EFRELYN P.BALLADARES</t>
   </si>
   <si>
     <t>K7135-85916</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Joezep Capuyan Dellosa</t>
   </si>
   <si>
     <t>K7125-84411</t>
   </si>
   <si>
     <t>MONTE15TA COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">Jemmelito C Flores </t>
+    <t>Jemmelito C Flores</t>
   </si>
   <si>
     <t>K7063-86707</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMANUEL D ALISNA </t>
+    <t>EMMANUEL D ALISNA</t>
   </si>
   <si>
     <t>K7074-81695</t>
   </si>
   <si>
     <t>Leaa lyn n. Palmiro</t>
   </si>
   <si>
     <t>K7063-82618</t>
   </si>
   <si>
     <t>NEW BATAAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>CATHERINE BESTIL</t>
   </si>
   <si>
     <t>K7121-79709</t>
   </si>
   <si>
     <t>Joycie P Lua</t>
   </si>
   <si>
     <t>K7068-85644</t>
   </si>
@@ -551,153 +551,153 @@
   <si>
     <t>K7069-84893</t>
   </si>
   <si>
     <t>GLORIA PRADAS</t>
   </si>
   <si>
     <t>K7093-86053</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>RUEL C. TULAYAN</t>
   </si>
   <si>
     <t>K7068-86070</t>
   </si>
   <si>
     <t>JONVELLC M.TAYONG</t>
   </si>
   <si>
     <t>K7125-81488</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA REMULTA </t>
+    <t>LILIA REMULTA</t>
   </si>
   <si>
     <t>K5005-84502</t>
   </si>
   <si>
     <t>HAYDEE V. SINCER</t>
   </si>
   <si>
     <t>K7074-87415</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>RICARD M MEDINA JR.</t>
   </si>
   <si>
     <t>K7069-84904</t>
   </si>
   <si>
     <t>Danilo regosante</t>
   </si>
   <si>
     <t>K7063-82395</t>
   </si>
   <si>
     <t>MARIFE CAMBEL</t>
   </si>
   <si>
     <t>K7072-82345</t>
   </si>
   <si>
     <t>FATIMA AND MOHAIRA AKMAD</t>
   </si>
   <si>
     <t>K6002-94224</t>
   </si>
   <si>
     <t>JOCELYN M. PACLAWON</t>
   </si>
   <si>
     <t>K7074-81608</t>
   </si>
   <si>
-    <t xml:space="preserve">Danilo o.REGOSANTE </t>
+    <t>Danilo o.REGOSANTE</t>
   </si>
   <si>
     <t>K7063-85924</t>
   </si>
   <si>
     <t>RENAN TUCLAUD</t>
   </si>
   <si>
     <t>K7068-86034</t>
   </si>
   <si>
     <t>SALAMA BANTASCKASIM</t>
   </si>
   <si>
     <t>K7063-82375</t>
   </si>
   <si>
     <t>JOHN MICHAEL S.CADELIÑA</t>
   </si>
   <si>
     <t>K7069-86263</t>
   </si>
   <si>
     <t>HELEN S CANDARI</t>
   </si>
   <si>
     <t>K7063-82374</t>
   </si>
   <si>
     <t>MERIAM DOLOGAN</t>
   </si>
   <si>
     <t>K7074-84691</t>
   </si>
   <si>
     <t>Albert r. Caballero</t>
   </si>
   <si>
     <t>K7069-85364</t>
   </si>
   <si>
     <t>peejay Ripdes</t>
   </si>
   <si>
     <t>K7125-87167</t>
   </si>
   <si>
-    <t xml:space="preserve">Latipah M Marauna </t>
+    <t>Latipah M Marauna</t>
   </si>
   <si>
     <t>K8002-85907</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Eduardo M Golilao jr </t>
+    <t>Eduardo M Golilao jr</t>
   </si>
   <si>
     <t>K7135-86339</t>
   </si>
   <si>
     <t>SAMSUDIN D MAMA</t>
   </si>
   <si>
     <t>K7072-82003</t>
   </si>
   <si>
     <t>CRISCEL BALMONTE</t>
   </si>
   <si>
     <t>K7074-86048</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>Ian l. Hamo</t>
   </si>
   <si>
     <t>K7068-84337</t>
   </si>
@@ -821,84 +821,84 @@
   <si>
     <t>MALAPATAN SARANGANI</t>
   </si>
   <si>
     <t>Nadzmer tahil</t>
   </si>
   <si>
     <t>K7093-81949</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>MA.HAICY S. PACHECO</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>HAVEN OF HOPE ORPHANAGE c/o JO PABALOTE</t>
   </si>
   <si>
     <t>FRANCES ADRIANE URAY</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMES MASEPEQUINA </t>
+    <t>JAMES MASEPEQUINA</t>
   </si>
   <si>
     <t>JOEL / MAUREEN BONES</t>
   </si>
   <si>
     <t>CA096991</t>
   </si>
   <si>
     <t>KRIS RAAGAS</t>
   </si>
   <si>
     <t>JACINTO DELA CRUZ</t>
   </si>
   <si>
     <t>VICTORIA APOLONIO</t>
   </si>
   <si>
     <t>BRUNO APOLONIO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANELINA MANLIGUEZ </t>
+    <t>ANELINA MANLIGUEZ</t>
   </si>
   <si>
     <t>CA073492</t>
   </si>
   <si>
-    <t xml:space="preserve">EDITHA GALAO </t>
+    <t>EDITHA GALAO</t>
   </si>
   <si>
     <t>AMALIA ARTON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY HARRIS SOLIS </t>
+    <t>MARY HARRIS SOLIS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccr1445</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Kweren tenieza 09385781551</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Morino padog 09275144778</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>