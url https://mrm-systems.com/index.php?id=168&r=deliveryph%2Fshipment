--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -68,93 +68,93 @@
   <si>
     <t>K7126-81856</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>Delia M Samson</t>
   </si>
   <si>
     <t>K5003-93814</t>
   </si>
   <si>
     <t>ana dolores yambao</t>
   </si>
   <si>
     <t>K6002-94068</t>
   </si>
   <si>
     <t>JUSTIN. B.  ALANIB</t>
   </si>
   <si>
     <t>K7068-83674</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL POTOT CATANDUANES </t>
+    <t>MARICEL POTOT CATANDUANES</t>
   </si>
   <si>
     <t>K7127-94589</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILIA L, BALMORIS </t>
+    <t>CECILIA L, BALMORIS</t>
   </si>
   <si>
     <t>K7127-93022</t>
   </si>
   <si>
     <t>K7073-79648</t>
   </si>
   <si>
     <t>JESICA T. SARZUELO</t>
   </si>
   <si>
     <t>K7073-79267</t>
   </si>
   <si>
     <t>REMEDIOS CABILES</t>
   </si>
   <si>
     <t>K7026-79528</t>
   </si>
   <si>
     <t>JUNE MABELLE</t>
   </si>
   <si>
     <t>K7026-79363</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JAMELAH H. MALADO</t>
   </si>
   <si>
     <t>K7125-87050</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorna porcalla </t>
+    <t>Lorna porcalla</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>