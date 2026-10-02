--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -65,174 +65,174 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7069-85818</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARLYN CLEMENTE</t>
   </si>
   <si>
     <t>K7063-92913</t>
   </si>
   <si>
     <t>HERMIE N.SADIAN</t>
   </si>
   <si>
     <t>K7135-93857</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K8002-77085</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>FLORENTINO MACALINAO</t>
   </si>
   <si>
     <t>K7126-78745</t>
   </si>
   <si>
     <t>Aldrin  g padiernos</t>
   </si>
   <si>
     <t>K7121-77676</t>
   </si>
   <si>
     <t>ALICIA S. ALMIROL</t>
   </si>
   <si>
     <t>K6002-77641</t>
   </si>
   <si>
     <t>IVY B. FLORES</t>
   </si>
   <si>
     <t>K8002-93874</t>
   </si>
   <si>
     <t>JOWELL P, DOMINGO</t>
   </si>
   <si>
     <t>K7121-79807</t>
   </si>
   <si>
     <t>Jerry Leonardo</t>
   </si>
   <si>
     <t>K7061-92094</t>
   </si>
   <si>
     <t>Karen ara Sapitan</t>
   </si>
   <si>
     <t>K7093-84446</t>
   </si>
   <si>
-    <t xml:space="preserve">MA.CRIZHANA B. VELASQUEZ </t>
+    <t>MA.CRIZHANA B. VELASQUEZ</t>
   </si>
   <si>
     <t>K7129-94598</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOSEPHINE CENTENO</t>
   </si>
   <si>
     <t>K5001-76721</t>
   </si>
   <si>
     <t>Michelle l gulle</t>
   </si>
   <si>
     <t>K7129-94268</t>
   </si>
   <si>
     <t>K5003-76884</t>
   </si>
   <si>
     <t>Efren fernando</t>
   </si>
   <si>
     <t>K7061-93098</t>
   </si>
   <si>
     <t>Efren Fernando</t>
   </si>
   <si>
     <t>K7121-77196</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marilou Boston caranto</t>
   </si>
   <si>
     <t>K7058-78768</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria m manaois</t>
+    <t>Gloria m manaois</t>
   </si>
   <si>
     <t>K7069-91348</t>
   </si>
   <si>
     <t>LAWRENCE DUPALE</t>
   </si>
   <si>
     <t>K7016-78484</t>
   </si>
   <si>
-    <t xml:space="preserve">JANETH ALVIOR </t>
+    <t>JANETH ALVIOR</t>
   </si>
   <si>
     <t>K7026-77985</t>
   </si>
   <si>
     <t>K7123-77229</t>
   </si>
   <si>
     <t>LEO M. GUSTON</t>
   </si>
   <si>
     <t>K7016-76466</t>
   </si>
   <si>
-    <t xml:space="preserve">LINA DOLORMETE </t>
+    <t>LINA DOLORMETE</t>
   </si>
   <si>
     <t>K7123-79138</t>
   </si>
   <si>
     <t>K7063-79133</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>AL MARIO R.CRUZ</t>
   </si>
   <si>
     <t>K7126-93811</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>LUZVIMINDA PASCO</t>
   </si>
   <si>
     <t>K5002-79074</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>Corazon A Padilla</t>
   </si>
   <si>
     <t>K5002-79064</t>
   </si>
   <si>
     <t>CIELA VELAYO</t>
   </si>
   <si>
     <t>K7030-79876</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>ELOISA FABURADA</t>
   </si>
   <si>
     <t>K7126-79010</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Angelina bughaw</t>
+    <t>Angelina bughaw</t>
   </si>
   <si>
     <t>K7016-78889</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>KYLIE ABRIO</t>
   </si>
   <si>
     <t>K7074-79171</t>
   </si>
   <si>
     <t>Danica oliva evangelista</t>
   </si>
   <si>
     <t>K5002-78810</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>CECILIA MERCADO</t>
   </si>
@@ -353,75 +353,75 @@
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Mrs Mary Glenn ferrer dizon</t>
   </si>
   <si>
     <t>K7011-77060</t>
   </si>
   <si>
     <t>JENNY BAUTISTA</t>
   </si>
   <si>
     <t>K7121-79525</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Nenita Adriosula</t>
   </si>
   <si>
     <t>K7093-81518</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHELLE FERNANDEZ </t>
+    <t>RICHELLE FERNANDEZ</t>
   </si>
   <si>
     <t>K6002-93992</t>
   </si>
   <si>
     <t>NOLITO MAGNO ISON</t>
   </si>
   <si>
     <t>K6002-79774</t>
   </si>
   <si>
     <t>LEONORA CARPESO</t>
   </si>
   <si>
     <t>K7121-78001</t>
   </si>
   <si>
     <t>K6002-79785</t>
   </si>
   <si>
     <t>MIRASOL MALLARE</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIOSA PADOR c/o PATRICIA PADOR </t>
+    <t>LILIOSA PADOR c/o PATRICIA PADOR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>CRISENTE BANTING</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>