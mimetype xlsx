--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -149,51 +149,51 @@
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>RAMON ALFARO</t>
   </si>
   <si>
     <t>K7125-78507</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>Gerald C Musngi</t>
   </si>
   <si>
     <t>K7074-93313</t>
   </si>
   <si>
     <t>CARLITO L. MUSNGI JR</t>
   </si>
   <si>
     <t>K7124-77649</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIFEL DUE CASTRO </t>
+    <t>MARIFEL DUE CASTRO</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ROSE ABAS/ JACK DAVIS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>RLJ 360</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>.</t>
   </si>