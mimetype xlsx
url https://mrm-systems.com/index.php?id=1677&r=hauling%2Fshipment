--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -140,156 +140,156 @@
   <si>
     <t>WILSON SUYAT</t>
   </si>
   <si>
     <t>K7074-84452</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
     <t>Gloria m. Vidallo</t>
   </si>
   <si>
     <t>K7063-84866</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOHN PAUL BUNDA</t>
   </si>
   <si>
     <t>K7125-84588</t>
   </si>
   <si>
-    <t xml:space="preserve">Empress Mae Felipe </t>
+    <t>Empress Mae Felipe</t>
   </si>
   <si>
     <t>K7129-79851</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>JIMMY T. ARBOLEDA</t>
   </si>
   <si>
     <t>K7068-81787</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>ANGELICA M.LAYOS</t>
   </si>
   <si>
     <t>K7068-84641</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>EVELYN B.ARAGON</t>
   </si>
   <si>
     <t>K7121-79262</t>
   </si>
   <si>
     <t>Susana Ocyaden</t>
   </si>
   <si>
     <t>K7074-81602</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>Mr. Charlito l. Sayap</t>
   </si>
   <si>
     <t>K7093-84702</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCA L. GUTIERREZ </t>
+    <t>FRANCISCA L. GUTIERREZ</t>
   </si>
   <si>
     <t>K7125-81471</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonathan Vives Jr </t>
+    <t>Jonathan Vives Jr</t>
   </si>
   <si>
     <t>K7063-84901</t>
   </si>
   <si>
     <t>ARLYN V.CALUMAG</t>
   </si>
   <si>
     <t>K7068-81861</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>ROGEL N. LUMABAO</t>
   </si>
   <si>
     <t>K7074-84257</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>RAMON DELA CRUZ</t>
   </si>
   <si>
     <t>K7074-84990</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>MERCY ANDRADA</t>
   </si>
   <si>
     <t>K7074-84989</t>
   </si>
   <si>
     <t>Rosita b. Loyenzo</t>
   </si>
   <si>
     <t>K7063-87597</t>
   </si>
   <si>
-    <t xml:space="preserve">EMERSON D REYES </t>
+    <t>EMERSON D REYES</t>
   </si>
   <si>
     <t>K7124-79020</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MANUEL B. ESTEBAN</t>
   </si>
   <si>
     <t>K7072-82127</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>DANTE DEVIS</t>
   </si>
   <si>
     <t>K7129-79951</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
@@ -320,150 +320,150 @@
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>Modesta Gadia</t>
   </si>
   <si>
     <t>K5003-79314</t>
   </si>
   <si>
     <t>Jon Jon zepeda</t>
   </si>
   <si>
     <t>K7063-84833</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>JAYSON ERNEST PINPIN</t>
   </si>
   <si>
     <t>K7125-84675</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN U GUZMAN </t>
+    <t>SUSAN U GUZMAN</t>
   </si>
   <si>
     <t>K7093-84275</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>RALPH BAUTISTA</t>
   </si>
   <si>
     <t>K7011-79693</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Joy  fernandez</t>
   </si>
   <si>
     <t>K5005-81645</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>VERNA RUBIANO</t>
   </si>
   <si>
     <t>K7074-81742</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna H Jaring </t>
+    <t>Edna H Jaring</t>
   </si>
   <si>
     <t>K7063-87589</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>JOCELYN PINTOJO</t>
   </si>
   <si>
     <t>K7125-84877</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA E SORIANO </t>
+    <t>LOLITA E SORIANO</t>
   </si>
   <si>
     <t>K7121-79309</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>Romeo Gatchallan</t>
   </si>
   <si>
     <t>K7124-79696</t>
   </si>
   <si>
-    <t xml:space="preserve">Lilia Celorico </t>
+    <t>Lilia Celorico</t>
   </si>
   <si>
     <t>K7129-79137</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>ROSALINA BASTO</t>
   </si>
   <si>
     <t>K7129-79748</t>
   </si>
   <si>
     <t>BENJO T. GUEVARRA</t>
   </si>
   <si>
     <t>K7069-85818</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARLYN CLEMENTE</t>
   </si>
   <si>
     <t>K7093-84446</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MA.CRIZHANA B. VELASQUEZ </t>
+    <t>MA.CRIZHANA B. VELASQUEZ</t>
   </si>
   <si>
     <t>K7121-79807</t>
   </si>
   <si>
     <t>Jerry Leonardo</t>
   </si>
   <si>
     <t>K7030-79876</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>ELOISA FABURADA</t>
   </si>
   <si>
     <t>K5002-78810</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>CECILIA MERCADO</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>K6002-79785</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MIRASOL MALLARE</t>
   </si>
   <si>
     <t>K7121-79525</t>
   </si>
   <si>
     <t>Nenita Adriosula</t>
   </si>
   <si>
     <t>K6002-79774</t>
   </si>
   <si>
     <t>LEONORA CARPESO</t>
   </si>
   <si>
     <t>K7093-81518</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHELLE FERNANDEZ </t>
+    <t>RICHELLE FERNANDEZ</t>
   </si>
   <si>
     <t>K7030-79180</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEO T NATIVIDAD</t>
   </si>
   <si>
     <t>K7072-81565</t>
   </si>
   <si>
     <t>Syrene V. Naluz</t>
   </si>
   <si>
     <t>K7073-79213</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FLORENCIA PINEDA BUNDALIAN</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>Jerwin M Taopo</t>
   </si>
   <si>
     <t>K7063-87485</t>
   </si>
   <si>
     <t>ISMAEL MANANSALA</t>
   </si>
   <si>
     <t>K7063-84801</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>PAOLA NICOLE CALNADA</t>
   </si>
   <si>
     <t>K7125-80636</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Gemmalyn D Punzalan </t>
+    <t>Gemmalyn D Punzalan</t>
   </si>
   <si>
     <t>K7063-81785</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>LINETTE G.DICIEMBRE</t>
   </si>
   <si>
     <t>K7063-81781</t>
   </si>
   <si>
     <t>ARDISON G.ISIP</t>
   </si>
   <si>
     <t>K5002-79646</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ABIGAIL VIOJAN JAMIRO</t>
   </si>
@@ -656,138 +656,138 @@
   <si>
     <t>K7125-84469</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>CARLITO L. MUSNGI JR</t>
   </si>
   <si>
     <t>K7068-84917</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>MARILYN SALUDES</t>
   </si>
   <si>
     <t>K7058-79778</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Merlie s calimlim</t>
+    <t>Merlie s calimlim</t>
   </si>
   <si>
     <t>K7026-79319</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>ANALYN L. SARTIN</t>
   </si>
   <si>
     <t>K7074-81516</t>
   </si>
   <si>
     <t>ARCHIBALD L. CAPUNO</t>
   </si>
   <si>
     <t>K7068-84512</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>ROSALINA LACAYANGA</t>
   </si>
   <si>
     <t>K7126-79798</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>MARY ANN E. ARANDIA</t>
   </si>
   <si>
     <t>K7125-81867</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Shirley F Ortega </t>
+    <t>Shirley F Ortega</t>
   </si>
   <si>
     <t>K7063-84503</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>RESIELIN G.LIWANAG</t>
   </si>
   <si>
     <t>K7125-84677</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Rizelle M Degollado </t>
+    <t>Rizelle M Degollado</t>
   </si>
   <si>
     <t>K5005-84777</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>ARIANNELYN ROLLAN</t>
   </si>
   <si>
     <t>K7074-81632</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>Leah l . Susa</t>
   </si>
   <si>
     <t>K7125-84674</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">WINONAH S MATA </t>
+    <t>WINONAH S MATA</t>
   </si>
   <si>
     <t>K7063-82141</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>MARISSA F.DE LEON</t>
   </si>
   <si>
     <t>K7072-82278</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>JOVEN LANOT MALACAS</t>
   </si>
   <si>
     <t>K7124-79749</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
@@ -833,60 +833,60 @@
   <si>
     <t>K7093-82019</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>EDWIN MUECA BAUTISTA</t>
   </si>
   <si>
     <t>K5005-84707</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>LORETO COLLADO</t>
   </si>
   <si>
     <t>K7125-84453</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Jessa Mae D Serran </t>
+    <t>Jessa Mae D Serran</t>
   </si>
   <si>
     <t>K7068-84492</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7126-79300</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>MAGGIE L. DE VENECIA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Loid </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>