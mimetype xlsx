--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,96 +68,96 @@
   <si>
     <t>K7011-78642</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>CHONA ISIP</t>
   </si>
   <si>
     <t>K7063-93335</t>
   </si>
   <si>
     <t>RICO III A.VALDEZ</t>
   </si>
   <si>
     <t>K7030-77018</t>
   </si>
   <si>
     <t>CARLITO N OCAMPO SR</t>
   </si>
   <si>
     <t>K7127-78129</t>
   </si>
   <si>
-    <t xml:space="preserve">TEODORA ASUNCION </t>
+    <t>TEODORA ASUNCION</t>
   </si>
   <si>
     <t>K5003-92085</t>
   </si>
   <si>
     <t>eloisa bautista</t>
   </si>
   <si>
     <t>K7127-90174</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>LIEVELYN R, RUBIDO</t>
   </si>
   <si>
     <t>K7080-78093</t>
   </si>
   <si>
     <t>RUBY ANN BALUYOT</t>
   </si>
   <si>
     <t>K7068-78970</t>
   </si>
   <si>
     <t>RENNY DALINYAG</t>
   </si>
   <si>
     <t>K7126-92033</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA A  CONCISO </t>
+    <t>ROWENA A  CONCISO</t>
   </si>
   <si>
     <t>K6002-77569</t>
   </si>
   <si>
     <t>CRISTINA ANDRADE</t>
   </si>
   <si>
     <t>K7129-92711</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE SANTIAGO </t>
+    <t>JUSTINE SANTIAGO</t>
   </si>
   <si>
     <t>K7074-93052</t>
   </si>
   <si>
     <t>Nancy lacaba</t>
   </si>
   <si>
     <t>K5003-89472</t>
   </si>
   <si>
     <t>Ronalyn a  vergara</t>
   </si>
   <si>
     <t>K7073-77628</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Rudy Montemayor / Rosario Montemayor</t>
   </si>
   <si>
     <t>K5004-93545</t>
   </si>
@@ -191,75 +191,75 @@
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>LANI RAMBAC</t>
   </si>
   <si>
     <t>K7016-76580</t>
   </si>
   <si>
     <t>ANGELICA MOLINA</t>
   </si>
   <si>
     <t>K7105-92673</t>
   </si>
   <si>
     <t>AID B. MENDOZA</t>
   </si>
   <si>
     <t>K7123-77110</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RINA DEL ROSARIO CAYTON </t>
+    <t>RINA DEL ROSARIO CAYTON</t>
   </si>
   <si>
     <t>K7123-77301</t>
   </si>
   <si>
     <t>REHAB SOLOMON Y. TAMBUAT/ JESUS RAMOS</t>
   </si>
   <si>
     <t>K6002-77035</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>CHRISTINE MAE T. QUITANEG</t>
   </si>
   <si>
     <t>K7058-77308</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve"> Chino abaniel</t>
+    <t>Chino abaniel</t>
   </si>
   <si>
     <t>K8002-77914</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>SALVACION Torres habitan</t>
   </si>
   <si>
     <t>K6002-77081</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>CELEDONIA CAJAN</t>
   </si>
   <si>
     <t>K5003-77280</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
@@ -278,60 +278,60 @@
   <si>
     <t>K7030-77340</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>April  artagame</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>LOVELY MARCELO JR.</t>
   </si>
   <si>
     <t>CA018435</t>
   </si>
   <si>
     <t>MELENCIO NAVARRO</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN V. MANALO </t>
+    <t>JOCELYN V. MANALO</t>
   </si>
   <si>
     <t>ROBERT CUNANAN</t>
   </si>
   <si>
     <t>TOMMY ARPILLEDA c/o CARMELITA NOTARTE</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN BORACHO </t>
+    <t>HELEN BORACHO</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>FRANCISCO M. RAFANAN</t>
   </si>
   <si>
     <t>JOEY A. JIMENEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>