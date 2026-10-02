--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-94674</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Catalina  G Rosario </t>
+    <t>Catalina  G Rosario</t>
   </si>
   <si>
     <t>K7026-94267</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>ALVEM NUESTRO</t>
   </si>
   <si>
     <t>K7129-94268</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOSEPHINE CENTENO</t>
   </si>
   <si>
     <t>K7129-94598</t>
   </si>
   <si>
     <t>K7030-94447</t>
   </si>
@@ -116,69 +116,69 @@
   <si>
     <t>K7123-94454</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>ANGELO S. TORRES</t>
   </si>
   <si>
     <t>K7126-94425</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Randie Ponciano</t>
   </si>
   <si>
     <t>K5002-94560</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRY JANE M DELOS  SANTOS </t>
+    <t>HENRY JANE M DELOS  SANTOS</t>
   </si>
   <si>
     <t>K7026-94676</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>CRISANTA /RONALD LIMIN</t>
   </si>
   <si>
     <t>K5003-94376</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILIA PAZ BAUTISTA </t>
+    <t>CECILIA PAZ BAUTISTA</t>
   </si>
   <si>
     <t>K7073-94785</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>MELISSA ANNE VARGAS</t>
   </si>
   <si>
     <t>K7129-94673</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>JOSEPHINE PACIS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>