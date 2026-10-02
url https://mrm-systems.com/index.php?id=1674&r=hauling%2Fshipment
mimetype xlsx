--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -110,51 +110,51 @@
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>BENJAMIN JARQUIO</t>
   </si>
   <si>
     <t>K7124-77578</t>
   </si>
   <si>
     <t>SHERLENE LEIGH APOSTOL BABLIING</t>
   </si>
   <si>
     <t>K7011-77146</t>
   </si>
   <si>
     <t>MARIE GRACE PEREZ</t>
   </si>
   <si>
     <t>K5003-92520</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">rogereu paguyo </t>
+    <t>rogereu paguyo</t>
   </si>
   <si>
     <t>K7011-77130</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>LEVIE T. ABOGADO</t>
   </si>
   <si>
     <t>K7124-77324</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MANUEL B. ESTEBAN</t>
   </si>
   <si>
     <t>K5004-76740</t>
   </si>
   <si>
     <t>RONALYN DEL ROSARIO</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>K7073-77052</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>MELY D. MANZANO</t>
   </si>
   <si>
     <t>K7074-78387</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>Venancia languido</t>
   </si>
   <si>
     <t>K7080-77319</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENTINO R MANUEL </t>
+    <t>FLORENTINO R MANUEL</t>
   </si>
   <si>
     <t>K5004-76984</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LOLITA MERIN</t>
   </si>
   <si>
     <t>K7129-77099</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>LYDIA LAMUG</t>
   </si>
   <si>
     <t>K7030-77530</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
@@ -251,78 +251,78 @@
   <si>
     <t>JAMES TUMAMAO</t>
   </si>
   <si>
     <t>K7068-93096</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>DANILO ACUPIDO</t>
   </si>
   <si>
     <t>K5002-90385</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>EDITHA LACISTE</t>
   </si>
   <si>
     <t>K7126-78720</t>
   </si>
   <si>
-    <t xml:space="preserve"> Coraxon  b tuliao</t>
+    <t>Coraxon  b tuliao</t>
   </si>
   <si>
     <t>K7063-92917</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>GLEZEL.DIMALANTA</t>
   </si>
   <si>
     <t>K5003-93087</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JUNR M. ESMABE</t>
   </si>
   <si>
     <t>K5004-93351</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIA MIRANDA </t>
+    <t>VIA MIRANDA</t>
   </si>
   <si>
     <t>K7030-78815</t>
   </si>
   <si>
     <t>PTR OSCAR MAT-AN</t>
   </si>
   <si>
     <t>K5003-91598</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>nicanor modi</t>
   </si>
   <si>
     <t>K7058-77037</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Fredielyn a cabrera</t>
   </si>