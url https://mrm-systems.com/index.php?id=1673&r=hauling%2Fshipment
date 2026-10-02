--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,84 +50,84 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-93807</t>
   </si>
   <si>
     <t>SANTA CRUZ OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">VILLENA ANGELYN </t>
+    <t>VILLENA ANGELYN</t>
   </si>
   <si>
     <t>K7061-93033</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Emilia Ical</t>
   </si>
   <si>
     <t>K7125-70463</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Emilio Gayutin jr</t>
   </si>
   <si>
     <t>K7073-77252</t>
   </si>
   <si>
     <t>ROMBLON (Capital) ROMBLON</t>
   </si>
   <si>
     <t>LEA DE BELEN / WELTER DE BELEN</t>
   </si>
   <si>
     <t>ODIONGAN ROMBLON</t>
   </si>
   <si>
-    <t xml:space="preserve">JESIEBEL F. MALUNES </t>
+    <t>JESIEBEL F. MALUNES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Rmg908</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Robert solano </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Aldrian arebalo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>