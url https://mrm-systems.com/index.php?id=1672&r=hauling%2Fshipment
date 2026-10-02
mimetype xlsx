--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,66 +56,66 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-77171</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>ARNOLD B. MORTIZ</t>
   </si>
   <si>
     <t>K7061-92618</t>
   </si>
   <si>
-    <t xml:space="preserve">Marlon Ballesteros </t>
+    <t>Marlon Ballesteros</t>
   </si>
   <si>
     <t>K7061-93112</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>Johara Miranda</t>
   </si>
   <si>
     <t>K7125-93792</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELINE JOY DELA CRUZ </t>
+    <t>ANGELINE JOY DELA CRUZ</t>
   </si>
   <si>
     <t>K7127-76496</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>MARITES M, PALINO</t>
   </si>
   <si>
     <t>K6002-94191</t>
   </si>
   <si>
     <t>CYRL ACE  VOLTAIRE V. LAPORE</t>
   </si>
   <si>
     <t>K5003-92236</t>
   </si>
   <si>
     <t>Milagros ocomen</t>
   </si>
   <si>
     <t>K6002-92974</t>
   </si>
@@ -143,153 +143,153 @@
   <si>
     <t>K7133-76655</t>
   </si>
   <si>
     <t>TOMAS R SORIANO</t>
   </si>
   <si>
     <t>K7073-77716</t>
   </si>
   <si>
     <t>Mario Solis</t>
   </si>
   <si>
     <t>K7123-76915</t>
   </si>
   <si>
     <t>JACKSON VELDEZ GARCIA</t>
   </si>
   <si>
     <t>K7058-78027</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charito   h  bsmbalan</t>
+    <t>Charito   h  bsmbalan</t>
   </si>
   <si>
     <t>K7020-79181</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ENCARNACION D SALVA </t>
+    <t>ENCARNACION D SALVA</t>
   </si>
   <si>
     <t>K8002-77297</t>
   </si>
   <si>
     <t>KENNETH DE DIOS</t>
   </si>
   <si>
     <t>K5002-78328</t>
   </si>
   <si>
     <t>JAYMAR VILLAFANIA</t>
   </si>
   <si>
     <t>K7125-78038</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>Milyn M Rasing</t>
   </si>
   <si>
     <t>K7011-77278</t>
   </si>
   <si>
     <t>JONATHAN CABRERA</t>
   </si>
   <si>
     <t>K7093-92907</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>SUSANA GUECO</t>
   </si>
   <si>
     <t>K5002-93950</t>
   </si>
   <si>
-    <t xml:space="preserve">NOVAYNA BIELSKE </t>
+    <t>NOVAYNA BIELSKE</t>
   </si>
   <si>
     <t>K7105-92605</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>MARK IAN PAOLO U. ESTEBAN</t>
   </si>
   <si>
     <t>K5003-92621</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>pedrito caparas</t>
   </si>
   <si>
     <t>K7129-77276</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>MARY JEAN ABALOS</t>
   </si>
   <si>
     <t>K7011-76910</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>TISSIE C. CARRANZA</t>
   </si>
   <si>
     <t>K7129-77695</t>
   </si>
   <si>
     <t>EUNICE CAHIGAS CELESTE</t>
   </si>
   <si>
     <t>K5002-92421</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGRINA D  ANG ANG CO </t>
+    <t>MILAGRINA D  ANG ANG CO</t>
   </si>
   <si>
     <t>K7126-76988</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>Nelson Frias&amp;Susan Frias</t>
   </si>
   <si>
     <t>K7016-76625</t>
   </si>
   <si>
     <t>DANILO DE GUZMAN</t>
   </si>
   <si>
     <t>K7121-93496</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>Nympha G Perez</t>
   </si>
@@ -338,54 +338,54 @@
   <si>
     <t>SHIRLY BRAGADO</t>
   </si>
   <si>
     <t>K7017-93166</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>LETICIA L MACQLTAO</t>
   </si>
   <si>
     <t>K6002-77459</t>
   </si>
   <si>
     <t>ERNESTO OR HENRY SARMIENTO</t>
   </si>
   <si>
     <t>K7126-77284</t>
   </si>
   <si>
     <t>Cheese Aquino</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN D. GOTOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AILEEN L. MALONZO </t>
+    <t>HELEN D. GOTOS</t>
+  </si>
+  <si>
+    <t>AILEEN L. MALONZO</t>
   </si>
   <si>
     <t>JOHN ERICSON PARAYNO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>