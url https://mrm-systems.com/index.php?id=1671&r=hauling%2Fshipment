--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7123-92286</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>ERNIE QUIMBAO</t>
   </si>
   <si>
     <t>K7030-92549</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7030-93327</t>
   </si>
   <si>
     <t>K7016-89839</t>
   </si>
   <si>
-    <t xml:space="preserve">CAROLINA R, BATRINA </t>
+    <t>CAROLINA R, BATRINA</t>
   </si>
   <si>
     <t>K7126-78041</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>Rowena C Cayanan</t>
   </si>
   <si>
     <t>K7063-90216</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>LINETTE G.DICIEMBRE</t>
   </si>
   <si>
     <t>K6002-92708</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
@@ -122,105 +122,105 @@
   <si>
     <t>K7127-91424</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>EDOLFO ECALDRE</t>
   </si>
   <si>
     <t>K5004-91122</t>
   </si>
   <si>
     <t>ROLAND C PUNZALAN</t>
   </si>
   <si>
     <t>K7127-93613</t>
   </si>
   <si>
     <t>CHERRY M PANGILINAN</t>
   </si>
   <si>
     <t>K7135-79462</t>
   </si>
   <si>
-    <t xml:space="preserve">Fritzi Rosario lenon </t>
+    <t>Fritzi Rosario lenon</t>
   </si>
   <si>
     <t>K5002-94046</t>
   </si>
   <si>
     <t>CHERLYN M. DAROY</t>
   </si>
   <si>
     <t>K7124-77251</t>
   </si>
   <si>
-    <t xml:space="preserve">FERRILYN T. AMBROCIO </t>
+    <t>FERRILYN T. AMBROCIO</t>
   </si>
   <si>
     <t>K7026-78114</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>CHARLIE S. SILVA</t>
   </si>
   <si>
     <t>K5004-93872</t>
   </si>
   <si>
     <t>CLARISA FRANCO</t>
   </si>
   <si>
     <t>K7011-78462</t>
   </si>
   <si>
     <t>SHIELA  MAY RAMOS</t>
   </si>
   <si>
     <t>K6002-77961</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>ANN. P. BERANO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO S. SANTOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ROWENA VALENCIA c/o AMADO TORRES </t>
+    <t>ROBERTO S. SANTOS</t>
+  </si>
+  <si>
+    <t>ROWENA VALENCIA c/o AMADO TORRES</t>
   </si>
   <si>
     <t>ELSIE L. GUZMAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA VALENCIA </t>
+    <t>ROWENA VALENCIA</t>
   </si>
   <si>
     <t>FELIX G. CRUZ JR.</t>
   </si>
   <si>
     <t>RODERICK MENESES MANALILI</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>